--- v1 (2026-02-27)
+++ v2 (2026-10-24)
@@ -30,89 +30,89 @@
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/media/image64.jpg" ContentType="image/png"/>
+  <Override PartName="/ppt/media/image57.jpg" ContentType="image/png"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483672" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId16"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="256" r:id="rId6"/>
     <p:sldId id="287" r:id="rId7"/>
     <p:sldId id="281" r:id="rId8"/>
     <p:sldId id="288" r:id="rId9"/>
     <p:sldId id="282" r:id="rId10"/>
     <p:sldId id="289" r:id="rId11"/>
     <p:sldId id="284" r:id="rId12"/>
     <p:sldId id="285" r:id="rId13"/>
     <p:sldId id="286" r:id="rId14"/>
     <p:sldId id="280" r:id="rId15"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Avenir Next LT Pro" panose="020B0504020202020204" pitchFamily="34" charset="0"/>
+      <p:font typeface="Avenir Next LT Pro" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
       <p:regular r:id="rId17"/>
       <p:bold r:id="rId18"/>
       <p:italic r:id="rId19"/>
       <p:boldItalic r:id="rId20"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Balloonist SF" panose="020BE200000000000000" pitchFamily="34" charset="0"/>
       <p:bold r:id="rId21"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Candy Square BTN Striped" panose="020B0704010102040306" pitchFamily="34" charset="0"/>
       <p:regular r:id="rId22"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
       <p:regular r:id="rId23"/>
       <p:bold r:id="rId24"/>
       <p:italic r:id="rId25"/>
       <p:boldItalic r:id="rId26"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Maximus" pitchFamily="2" charset="0"/>
       <p:regular r:id="rId27"/>
     </p:embeddedFont>
     <p:embeddedFont>
@@ -479,60 +479,60 @@
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="19971" autoAdjust="0"/>
-    <p:restoredTop sz="87409" autoAdjust="0"/>
+    <p:restoredTop sz="60239" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="97" d="100"/>
-          <a:sy n="97" d="100"/>
+          <a:sx n="60" d="100"/>
+          <a:sy n="60" d="100"/>
         </p:scale>
-        <p:origin x="894" y="72"/>
+        <p:origin x="2514" y="78"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
@@ -611,51 +611,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E1F95A12-D60B-4022-889A-D6FDB95E766F}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -4493,51 +4493,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E3396144-B8CD-492E-841B-5888B66CED38}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>© Gateway 2022</a:t>
             </a:r>
           </a:p>
@@ -4664,51 +4664,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C9C6F54-6D41-46A9-9194-726DA94CDA63}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>© Gateway 2022</a:t>
             </a:r>
           </a:p>
@@ -4845,51 +4845,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0D01220C-9EA2-4D44-894E-4E96D4439D14}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>© Gateway 2022</a:t>
             </a:r>
           </a:p>
@@ -5016,51 +5016,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F01230C6-E599-44EF-811F-BCD3331B7C8E}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>© Gateway 2022</a:t>
             </a:r>
           </a:p>
@@ -5262,51 +5262,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{45B0FAA9-52CF-4A80-945E-27AA59FA0829}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>© Gateway 2022</a:t>
             </a:r>
           </a:p>
@@ -5494,51 +5494,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{60EF29F4-7D28-435B-BFD3-6BBE226F544D}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>© Gateway 2022</a:t>
             </a:r>
           </a:p>
@@ -5861,51 +5861,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{498BF137-A770-4F9A-A928-771BB8CD9D83}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>© Gateway 2022</a:t>
             </a:r>
           </a:p>
@@ -5981,51 +5981,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{AD47290C-6DB1-4915-AEB0-462C0E12692D}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>© Gateway 2022</a:t>
             </a:r>
           </a:p>
@@ -6079,51 +6079,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2ADD4DE1-0E8E-4FF8-B831-B5E13850F9E2}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>© Gateway 2022</a:t>
             </a:r>
           </a:p>
@@ -6357,51 +6357,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C604CBE1-396E-463B-A077-5EBC61A8D408}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>© Gateway 2022</a:t>
             </a:r>
           </a:p>
@@ -6612,51 +6612,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6C15CEBD-E542-48B9-8E91-35C3073EDF79}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>© Gateway 2022</a:t>
             </a:r>
           </a:p>
@@ -6830,51 +6830,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E35EE744-45C2-42F4-BDFC-D4B5A68EE1D7}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -7227,87 +7227,87 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.princes-trust.org.uk/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.launchit.org.uk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natwest.com/business/insights/business-management/business-strategy/dream-bigger-encouraging-the-next-generation-of-entrepreneurs.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.PNG"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.PNG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.svg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bgateway.com/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yes.org.uk/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.young-enterprise.org.uk/young-enterprise-scotland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.princes-trust.org.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natwest.com/business/insights/business-management/business-strategy/dream-bigger-encouraging-the-next-generation-of-entrepreneurs.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.launchit.org.uk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.PNG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.PNG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bgateway.com/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.svg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/embed/FHkc25TnhBo" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/embed/FHkc25TnhBo" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="26A9C9"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -8203,57 +8203,57 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="819535" y="195722"/>
             <a:ext cx="772851" cy="766668"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Graphic 16" descr="Lightbulb and gear">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0DB0DB7-6467-4E86-9E4F-C71D906407A1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="911388" y="271299"/>
             <a:ext cx="610164" cy="610164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Group 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69AF0F34-34BC-4AA6-9BD0-2D77C7BB774F}"/>
               </a:ext>
             </a:extLst>
@@ -8335,51 +8335,51 @@
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="19" name="Picture 18">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B9B76BE-ADE5-4DB8-B1DF-0E4BFA4F382E}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill rotWithShape="1">
-              <a:blip r:embed="rId10" cstate="email">
+              <a:blip r:embed="rId9" cstate="email">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:srcRect l="-1" t="8740" r="-1"/>
               <a:stretch/>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="4968872" y="5465529"/>
                 <a:ext cx="3569821" cy="388725"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="20" name="TextBox 19">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4979995F-867F-4DB4-9E99-2B0DF53E1C9A}"/>
@@ -8411,271 +8411,271 @@
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                     <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
                   </a:rPr>
                   <a:t>Activity 1: Your business idea</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="21" name="Picture 20" descr="Icon&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E480480C-61FD-48D5-9782-27D5053311C0}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId11" cstate="email">
+            <a:blip r:embed="rId10" cstate="email">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4392203" y="5490704"/>
               <a:ext cx="814858" cy="814858"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53BE6EB7-03BC-4F56-A1C1-54B95DECDB18}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip r:embed="rId11">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5521609" y="2882524"/>
             <a:ext cx="1612983" cy="2331172"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="23" name="Picture 22">
-            <a:hlinkClick r:id="rId13"/>
+            <a:hlinkClick r:id="rId12"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32E6494C-F677-4E1E-A6F5-AAF686631820}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip r:embed="rId13">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2596193" y="1676516"/>
             <a:ext cx="975251" cy="924090"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="25" name="Picture 24">
-            <a:hlinkClick r:id="rId15"/>
+            <a:hlinkClick r:id="rId14"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B9A0216-1CAD-47C7-A073-C33F5068ED14}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId16">
+          <a:blip r:embed="rId15">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="9350" b="15636"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1482333" y="2882524"/>
             <a:ext cx="2140060" cy="462072"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="27" name="Picture 26">
-            <a:hlinkClick r:id="rId17"/>
+            <a:hlinkClick r:id="rId16"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1675D12-53A1-42A8-8CAE-CC7859667E9F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId18">
+          <a:blip r:embed="rId17">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="746403" y="3611957"/>
             <a:ext cx="1710284" cy="533453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="29" name="Picture 28">
-            <a:hlinkClick r:id="rId19"/>
+            <a:hlinkClick r:id="rId18"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F6E487E-CD7A-4247-8F80-0B28CEBF8584}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId20">
+          <a:blip r:embed="rId19">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="746403" y="1769810"/>
             <a:ext cx="1206562" cy="762039"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="31" name="Picture 30">
-            <a:hlinkClick r:id="rId21"/>
+            <a:hlinkClick r:id="rId20"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47E6CAD6-FD93-42A3-B0F2-43395EDE94EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId22">
+          <a:blip r:embed="rId21">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2800772" y="4165174"/>
             <a:ext cx="918523" cy="613479"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="60" name="Group 59">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB70FAEE-96B7-4A13-89E6-98AA04900FAF}"/>
@@ -8686,57 +8686,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5058452" y="1663813"/>
             <a:ext cx="2785057" cy="494525"/>
             <a:chOff x="5114743" y="1578090"/>
             <a:chExt cx="2785057" cy="494525"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="33" name="Graphic 32" descr="Lightbulb and gear">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E73445D7-4029-44AB-8B13-4226771F76DF}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId23">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId24"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId22"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5114743" y="1578090"/>
               <a:ext cx="494525" cy="494525"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="51" name="TextBox 50">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73468175-33E4-4A00-B3D3-93CFD35DAA49}"/>
                 </a:ext>
               </a:extLst>
@@ -8783,57 +8783,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5130436" y="2316781"/>
             <a:ext cx="3468148" cy="494525"/>
             <a:chOff x="5124989" y="2249694"/>
             <a:chExt cx="3468148" cy="494525"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="35" name="Graphic 34" descr="Magnifying glass">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{562B66C1-05A8-49F6-82B0-AE8163CF33C5}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId25">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId26"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId23"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5124989" y="2249694"/>
               <a:ext cx="494525" cy="494525"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="52" name="TextBox 51">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62EB5E4A-344E-404A-8F30-544BBFB6AC41}"/>
                 </a:ext>
               </a:extLst>
@@ -8880,57 +8880,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5130436" y="2916374"/>
             <a:ext cx="3478394" cy="494525"/>
             <a:chOff x="5114743" y="3012106"/>
             <a:chExt cx="3478394" cy="494525"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="46" name="Graphic 45" descr="Piggy Bank">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31DE20AF-DB11-4188-839B-8BA7D450B577}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId27">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId28"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId24"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5114743" y="3012106"/>
               <a:ext cx="494525" cy="494525"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="53" name="TextBox 52">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20B2AE14-7B0A-4A9F-9F2C-E72E9D7EDDA3}"/>
                 </a:ext>
               </a:extLst>
@@ -8977,57 +8977,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5130436" y="4038368"/>
             <a:ext cx="3478394" cy="494525"/>
             <a:chOff x="5114743" y="4386214"/>
             <a:chExt cx="3478394" cy="494525"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="50" name="Graphic 49" descr="Scales of justice">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D39CCF5-9274-4A06-BA4F-3043E142C317}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId29">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId30"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5114743" y="4386214"/>
               <a:ext cx="494525" cy="494525"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="54" name="TextBox 53">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83A3C5A7-258E-4704-8B95-3B0D804D0601}"/>
                 </a:ext>
               </a:extLst>
@@ -9074,57 +9074,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5130436" y="3462304"/>
             <a:ext cx="3478394" cy="494525"/>
             <a:chOff x="5114743" y="3663598"/>
             <a:chExt cx="3478394" cy="494525"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="48" name="Graphic 47" descr="Contract">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8EA5C86-58D7-439A-9C7B-FE40246A2DDD}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId31">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId32"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId26"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5114743" y="3663598"/>
               <a:ext cx="494525" cy="494525"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="55" name="TextBox 54">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E368024-622E-451F-ACD5-B44082973B21}"/>
                 </a:ext>
               </a:extLst>
@@ -9171,51 +9171,51 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="-158018" y="619617"/>
             <a:ext cx="8508198" cy="849967"/>
             <a:chOff x="-158018" y="619617"/>
             <a:chExt cx="8508198" cy="849967"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="63" name="Picture 62" descr="Background pattern&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{622CFA17-36D5-4199-A6B3-4505783B4E60}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
-            <a:blip r:embed="rId33">
+            <a:blip r:embed="rId27">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect t="-3791" b="-1"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="1096567" y="-634968"/>
               <a:ext cx="849967" cy="3359138"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="64" name="Rectangle 63">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F90CD419-8FDA-4E5E-9E26-6E46AB3A2CA4}"/>
@@ -10687,130 +10687,130 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5521101" y="2042949"/>
             <a:ext cx="2772102" cy="2772102"/>
             <a:chOff x="5369339" y="2042949"/>
             <a:chExt cx="2772102" cy="2772102"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="13" name="Graphic 12" descr="Thought with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9125687F-11D2-5442-92AB-D1DA660010DF}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId3">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5369339" y="2042949"/>
               <a:ext cx="2772102" cy="2772102"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="15" name="Graphic 14" descr="Question Mark with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5122D237-BD06-AF4B-B9CC-9A124D7A6429}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId5" cstate="email">
+            <a:blip cstate="email">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="6171427" y="2467752"/>
               <a:ext cx="735725" cy="735725"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Picture 11" descr="Icon&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F912CA85-121D-BD4B-AEF1-5A722463BCA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7" cstate="email">
+          <a:blip r:embed="rId5" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="313328" y="1285920"/>
             <a:ext cx="3916927" cy="3835114"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -10842,51 +10842,51 @@
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Maximus" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>JOB SEEKING SKILLS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CF06E2B-AF64-C4F2-9407-48CFE80A99CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7515061" y="6263837"/>
             <a:ext cx="1247775" cy="400050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BE0F48C-1FAC-49D8-86DD-ADCFFBD95C7A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -11208,90 +11208,90 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="4000" dirty="0">
                 <a:latin typeface="Reprise Title Std" panose="02000000000000000000" charset="0"/>
               </a:rPr>
               <a:t>There are many different types of self-employment…</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Graphic 10" descr="Lightbulb and gear">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA1572CE-1A23-45F7-9AC9-D93E02ABE649}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="911388" y="271299"/>
             <a:ext cx="610164" cy="610164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{165D2F5D-AA3E-460D-878C-1AE4E2DB4538}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3215155" y="2898240"/>
             <a:ext cx="5706271" cy="3219899"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1088155912"/>
       </p:ext>
@@ -12796,57 +12796,57 @@
           </a:prstGeom>
           <a:effectLst>
             <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
               <a:prstClr val="black">
                 <a:alpha val="40000"/>
               </a:prstClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="53" name="Graphic 52" descr="Lightbulb and gear">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{806AF92C-D791-424C-9F01-CD4FE0852D68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId19">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId20"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="911388" y="271299"/>
             <a:ext cx="610164" cy="610164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2198067923"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -13481,57 +13481,57 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="1672814" y="929902"/>
               <a:ext cx="1646856" cy="1213978"/>
               <a:chOff x="1672814" y="929902"/>
               <a:chExt cx="1646856" cy="1213978"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="5" name="Graphic 4" descr="Coins">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{352FE5C6-0220-4A8F-8326-9F2BA7C52591}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId8">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="1672814" y="929902"/>
                 <a:ext cx="914400" cy="914400"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <p:cxnSp>
             <p:nvCxnSpPr>
               <p:cNvPr id="24" name="Straight Arrow Connector 23">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0A488E5-F9FA-4739-BC8E-86C195FB54E3}"/>
                   </a:ext>
                 </a:extLst>
@@ -13647,57 +13647,57 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="6291470" y="1003509"/>
               <a:ext cx="1046215" cy="1381881"/>
               <a:chOff x="6291470" y="1003509"/>
               <a:chExt cx="1046215" cy="1381881"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="7" name="Graphic 6" descr="Balloon animal">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB256445-E9E5-49DC-BA45-9B733130D7F6}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId10">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="6423285" y="1003509"/>
                 <a:ext cx="914400" cy="914400"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <p:cxnSp>
             <p:nvCxnSpPr>
               <p:cNvPr id="34" name="Straight Arrow Connector 33">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{444A7CE7-338F-46FA-83A3-E08228005A7F}"/>
                   </a:ext>
                 </a:extLst>
@@ -13813,57 +13813,57 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="7056783" y="2602921"/>
               <a:ext cx="1482798" cy="914400"/>
               <a:chOff x="7056783" y="2602921"/>
               <a:chExt cx="1482798" cy="914400"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="21" name="Graphic 20" descr="School girl">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EBC69A3-4D51-4D14-B19F-58103A82D469}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId12">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="7625181" y="2602921"/>
                 <a:ext cx="914400" cy="914400"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <p:cxnSp>
             <p:nvCxnSpPr>
               <p:cNvPr id="42" name="Straight Arrow Connector 41">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54562708-47B9-42E1-A862-F92BE09460DD}"/>
                   </a:ext>
                 </a:extLst>
@@ -13979,57 +13979,57 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="6192078" y="4348446"/>
               <a:ext cx="1578063" cy="1445110"/>
               <a:chOff x="6192078" y="4348446"/>
               <a:chExt cx="1578063" cy="1445110"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="19" name="Graphic 18" descr="Children">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0736A9D0-3BD9-4736-B3BA-D639F7F8366C}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId14">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="6855741" y="4879156"/>
                 <a:ext cx="914400" cy="914400"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <p:cxnSp>
             <p:nvCxnSpPr>
               <p:cNvPr id="45" name="Straight Arrow Connector 44">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F5F999F-1E54-4F32-8A08-2A6E54B3F9F7}"/>
                   </a:ext>
                 </a:extLst>
@@ -14145,57 +14145,57 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="1349115" y="4425474"/>
               <a:ext cx="1747766" cy="1378708"/>
               <a:chOff x="1349115" y="4425474"/>
               <a:chExt cx="1747766" cy="1378708"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="11" name="Graphic 10" descr="Teacher">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB1DE81E-0DDD-4868-B96B-133745043510}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId16">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="1349115" y="4889782"/>
                 <a:ext cx="914400" cy="914400"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <p:cxnSp>
             <p:nvCxnSpPr>
               <p:cNvPr id="49" name="Straight Arrow Connector 48">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9F2AB5C-C6C5-46AA-AFED-055624721F8B}"/>
                   </a:ext>
                 </a:extLst>
@@ -14311,57 +14311,57 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="713676" y="2602921"/>
               <a:ext cx="1492811" cy="914400"/>
               <a:chOff x="713676" y="2602921"/>
               <a:chExt cx="1492811" cy="914400"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="9" name="Graphic 8" descr="Group brainstorm">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05F1B7FC-5455-4529-9C6B-055C9278CEB0}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId18">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="713676" y="2602921"/>
                 <a:ext cx="914400" cy="914400"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <p:cxnSp>
             <p:nvCxnSpPr>
               <p:cNvPr id="53" name="Straight Arrow Connector 52">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8E955E7-DF54-4021-8AED-336AE4D18A3B}"/>
                   </a:ext>
                 </a:extLst>
@@ -14437,57 +14437,57 @@
                     <a:srgbClr val="FF0000"/>
                   </a:solidFill>
                   <a:latin typeface="Balloonist SF" panose="020BE200000000000000" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>New idea</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="86" name="Graphic 85" descr="Lightbulb and gear">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F402D09-7EBA-43C5-A00A-DA692F7D2C53}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId20">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="911388" y="271299"/>
             <a:ext cx="610164" cy="610164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1230296668"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -15318,57 +15318,57 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="819535" y="195722"/>
             <a:ext cx="772851" cy="766668"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="64" name="Graphic 63" descr="Lightbulb and gear">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A16DF5DE-DB66-4666-947C-8A9BE04DE684}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="911388" y="271299"/>
             <a:ext cx="610164" cy="610164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="82" name="Group 81">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C33E487F-30FD-4563-9ACE-C0B7852859AD}"/>
               </a:ext>
             </a:extLst>
@@ -15377,86 +15377,86 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="-21270" y="4813005"/>
             <a:ext cx="7602281" cy="1494175"/>
             <a:chOff x="-8673223" y="6411051"/>
             <a:chExt cx="7602281" cy="1494175"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="83" name="Picture 82" descr="Background pattern&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B816F2CF-A856-4113-A36C-84B34F8BF460}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
-            <a:blip r:embed="rId11">
+            <a:blip r:embed="rId10">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect t="-581"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="-7470623" y="5263426"/>
               <a:ext cx="849967" cy="3255168"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="84" name="Picture 83" descr="A picture containing outdoor object, night sky&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3473187B-0F7F-4F2C-9452-6234AC58D64A}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId12">
+            <a:blip r:embed="rId11">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="-5323185" y="6532544"/>
               <a:ext cx="910539" cy="925589"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="85" name="Group 84">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -15468,51 +15468,51 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="-4326110" y="6411051"/>
               <a:ext cx="3255168" cy="1494175"/>
               <a:chOff x="-4326110" y="6411051"/>
               <a:chExt cx="3255168" cy="1494175"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="86" name="Picture 85" descr="A picture containing text&#10;&#10;Description automatically generated">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C6D5842-A35F-4E60-9B9B-B6475A8467EC}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId13">
+              <a:blip r:embed="rId12">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="-4326110" y="6411051"/>
                 <a:ext cx="3255168" cy="1494175"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:effectLst>
                 <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:outerShdw>
@@ -16146,57 +16146,57 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="819535" y="195722"/>
             <a:ext cx="772851" cy="766668"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Graphic 15" descr="Lightbulb and gear">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13368023-CFE4-4C97-89EC-06039AB5BE73}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="911388" y="271299"/>
             <a:ext cx="610164" cy="610164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="8" name="Group 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8DCF0A4-6777-ECF9-0B36-ACCAB13D5042}"/>
               </a:ext>
             </a:extLst>
@@ -16277,92 +16277,92 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="1108427" y="1385325"/>
               <a:ext cx="5922483" cy="2080441"/>
               <a:chOff x="1049433" y="1255462"/>
               <a:chExt cx="5922483" cy="2080441"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="5" name="Picture 4">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6D1D463-0E77-439E-AA92-57D27611AE97}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId12">
+              <a:blip r:embed="rId11">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="1049433" y="1255462"/>
                 <a:ext cx="2924583" cy="1638529"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:ln w="76200">
                 <a:solidFill>
                   <a:srgbClr val="FF9300"/>
                 </a:solidFill>
               </a:ln>
             </p:spPr>
           </p:pic>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="7" name="Picture 6">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B39FDFA-243F-467B-A095-4F2439B2B65C}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill rotWithShape="1">
-              <a:blip r:embed="rId13">
+              <a:blip r:embed="rId12">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:srcRect b="18215"/>
               <a:stretch/>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="4047333" y="1255462"/>
                 <a:ext cx="2924583" cy="1638529"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:ln w="76200">
                 <a:solidFill>
                   <a:srgbClr val="FF9300"/>
                 </a:solidFill>
               </a:ln>
             </p:spPr>
           </p:pic>
           <p:sp>
@@ -16402,64 +16402,64 @@
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:r>
                   <a:rPr lang="en-GB" b="1" dirty="0"/>
                   <a:t>Dragon’s Den, BBC</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="6" name="Picture 5" descr="A group of people with their mouths open&#10;&#10;AI-generated content may be incorrect.">
-              <a:hlinkClick r:id="rId14"/>
+              <a:hlinkClick r:id="rId13"/>
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{409DE880-978E-A5BF-6C2F-06841CD51BB4}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId15">
+            <a:blip r:embed="rId14">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="2647934" y="3568484"/>
               <a:ext cx="2920684" cy="1635583"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1876189168"/>
@@ -16770,57 +16770,57 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="819535" y="195722"/>
             <a:ext cx="772851" cy="766668"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Graphic 15" descr="Lightbulb and gear">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13368023-CFE4-4C97-89EC-06039AB5BE73}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="911388" y="271299"/>
             <a:ext cx="610164" cy="610164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="57" name="Group 56">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DEF4C84-ECFE-4928-B314-2619B435EC46}"/>
               </a:ext>
             </a:extLst>
@@ -16888,99 +16888,99 @@
               <a:br>
                 <a:rPr lang="en-GB" dirty="0"/>
               </a:br>
               <a:r>
                 <a:rPr lang="en-GB" dirty="0"/>
                 <a:t>‘The Apprentice’</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="59" name="Picture 58">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55A820F8-DC39-48BC-AF77-4D1B8A50C270}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId9">
+            <a:blip r:embed="rId8">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm rot="21432428">
               <a:off x="3905880" y="1007203"/>
               <a:ext cx="2894851" cy="1583426"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:ln w="57150">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:ln>
             <a:effectLst>
               <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                 <a:prstClr val="black">
                   <a:alpha val="40000"/>
                 </a:prstClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="60" name="Picture 59">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5594F881-31A4-4B6E-8E1C-D69DA7F55036}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId10">
+            <a:blip r:embed="rId9">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm rot="206167">
               <a:off x="7084162" y="965148"/>
               <a:ext cx="1557390" cy="2104581"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:ln w="57150">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:ln>
             <a:effectLst>
               <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -17005,51 +17005,51 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3389710" y="3293615"/>
             <a:ext cx="2408389" cy="2067579"/>
             <a:chOff x="3461553" y="3079252"/>
             <a:chExt cx="2408389" cy="2067579"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="67" name="Picture 66">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11243278-553A-4C31-9827-1D7ADA537A2A}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId11">
+            <a:blip r:embed="rId10">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3461553" y="3079252"/>
               <a:ext cx="2408389" cy="2067579"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="68" name="Rectangle 67">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -17119,51 +17119,51 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="4667114" y="5259016"/>
             <a:ext cx="1478555" cy="1257611"/>
             <a:chOff x="3597662" y="5229694"/>
             <a:chExt cx="1478555" cy="1257611"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="70" name="Picture 69">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7793C93-A59E-4929-985B-5D91B07C438A}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId12">
+            <a:blip r:embed="rId11">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3597662" y="5229694"/>
               <a:ext cx="1478555" cy="1100516"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:ln w="38100">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:ln>
             <a:effectLst>
               <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -17243,51 +17243,51 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6045619" y="3905595"/>
             <a:ext cx="1469442" cy="1271288"/>
             <a:chOff x="5422057" y="5226958"/>
             <a:chExt cx="1469442" cy="1271288"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="73" name="Picture 72">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF73F1EA-6B98-4B86-988D-4172BD2194E9}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId13">
+            <a:blip r:embed="rId12">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5422057" y="5226958"/>
               <a:ext cx="1469442" cy="1085383"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:ln w="38100">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:ln>
             <a:effectLst>
               <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -17367,51 +17367,51 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7614250" y="4748280"/>
             <a:ext cx="1163840" cy="1310290"/>
             <a:chOff x="5900418" y="3780566"/>
             <a:chExt cx="1163840" cy="1310290"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="76" name="Picture 75">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46B24D57-2E1B-493F-8735-73F378E12D04}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId14">
+            <a:blip r:embed="rId13">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5900418" y="3780566"/>
               <a:ext cx="1163840" cy="1163840"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:ln w="38100">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:ln>
             <a:effectLst>
               <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -17491,51 +17491,51 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="2660570" y="1367748"/>
             <a:ext cx="2943636" cy="4734586"/>
             <a:chOff x="3426942" y="1011786"/>
             <a:chExt cx="2943636" cy="4734586"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="11" name="Picture 10">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA49CD30-A379-4A4C-9FB4-0F3FF5306C75}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId15">
+            <a:blip r:embed="rId14">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3426942" y="1011786"/>
               <a:ext cx="2943636" cy="4734586"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="12" name="Rectangle 11">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -18072,57 +18072,57 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="819535" y="195722"/>
             <a:ext cx="772851" cy="766668"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Graphic 16" descr="Lightbulb and gear">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14CE270A-55C7-416C-A05F-D927AA326D36}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="911388" y="271299"/>
             <a:ext cx="610164" cy="610164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B8F9381-35D6-451F-A39A-BD1001A31BA4}"/>
               </a:ext>
             </a:extLst>
@@ -18193,259 +18193,259 @@
                 <a:solidFill>
                   <a:schemeClr val="accent6"/>
                 </a:solidFill>
                 <a:latin typeface="Reprise Title Std" panose="02000000000000000000" charset="0"/>
               </a:rPr>
               <a:t>SELF-EMPLOYED</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="25" name="Picture 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F68A200F-702C-4012-8721-C821E62749A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:duotone>
               <a:prstClr val="black"/>
               <a:schemeClr val="accent2">
                 <a:tint val="45000"/>
                 <a:satMod val="400000"/>
               </a:schemeClr>
             </a:duotone>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="644071" y="2394397"/>
             <a:ext cx="2227333" cy="516378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="28" name="Picture 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5C791BC-5F26-40D5-A5EB-7D7FD34ABFFC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId9">
             <a:duotone>
               <a:prstClr val="black"/>
               <a:schemeClr val="accent4">
                 <a:tint val="45000"/>
                 <a:satMod val="400000"/>
               </a:schemeClr>
             </a:duotone>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="486495" y="1776568"/>
             <a:ext cx="2227333" cy="516378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="42" name="Picture 41">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{905EFDDB-CD35-46AC-ABB7-CA936AA238D8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="515990" y="3672127"/>
             <a:ext cx="2227333" cy="516378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="45" name="Picture 44">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06A6EED0-73DA-473C-A100-DB89671C5394}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId9">
             <a:duotone>
               <a:prstClr val="black"/>
               <a:schemeClr val="accent5">
                 <a:tint val="45000"/>
                 <a:satMod val="400000"/>
               </a:schemeClr>
             </a:duotone>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="686058" y="3029271"/>
             <a:ext cx="2227333" cy="516378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="46" name="Picture 45">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F629033-06D9-4568-85CA-63D734914B3D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:duotone>
               <a:schemeClr val="accent1">
                 <a:shade val="45000"/>
                 <a:satMod val="135000"/>
               </a:schemeClr>
               <a:prstClr val="white"/>
             </a:duotone>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="561043" y="5013884"/>
             <a:ext cx="2227333" cy="516378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="47" name="Picture 46">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A933E352-1A1B-426E-8EC1-37FB68EC9AB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId9">
             <a:duotone>
               <a:prstClr val="black"/>
               <a:schemeClr val="accent6">
                 <a:tint val="45000"/>
                 <a:satMod val="400000"/>
               </a:schemeClr>
             </a:duotone>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="644072" y="4329868"/>
             <a:ext cx="2227333" cy="516378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -18955,51 +18955,51 @@
               <a:p>
                 <a:r>
                   <a:rPr lang="en-GB" sz="1200" dirty="0">
                     <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                   </a:rPr>
                   <a:t>No employee benefits</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="24" name="Picture 23">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E1DD33B-B3B1-4717-BC0E-1BADF579FC18}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId11">
+              <a:blip r:embed="rId10">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="5919517" y="3739562"/>
                 <a:ext cx="284309" cy="278734"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="33" name="Group 32">
               <a:extLst>
@@ -19049,51 +19049,51 @@
               <a:p>
                 <a:r>
                   <a:rPr lang="en-GB" sz="1200" dirty="0">
                     <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                   </a:rPr>
                   <a:t>Receive company benefits like sick pay and annual leave</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="69" name="Picture 68">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AAFF7E6-773C-4747-9EC6-ED3F60DA6C35}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId12">
+              <a:blip r:embed="rId11">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="2985818" y="3778907"/>
                 <a:ext cx="289883" cy="289883"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="80" name="Group 79">
@@ -19164,51 +19164,51 @@
               <a:p>
                 <a:r>
                   <a:rPr lang="en-GB" sz="1200" dirty="0">
                     <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                   </a:rPr>
                   <a:t>You manage your own time</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="16" name="Picture 15">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2729EA9B-6ABB-4A41-B1D8-C15312DF0410}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId12">
+              <a:blip r:embed="rId11">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="5919517" y="1909816"/>
                 <a:ext cx="289883" cy="289883"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="26" name="Group 25">
               <a:extLst>
@@ -19258,51 +19258,51 @@
               <a:p>
                 <a:r>
                   <a:rPr lang="en-GB" sz="1200" dirty="0">
                     <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                   </a:rPr>
                   <a:t>Set routine</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="72" name="Picture 71">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA2E58C3-8008-4C48-93F4-491FFA499FC8}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId11">
+              <a:blip r:embed="rId10">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="2985818" y="1882632"/>
                 <a:ext cx="284309" cy="278734"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="81" name="Group 80">
@@ -19384,51 +19384,51 @@
                 </a:br>
                 <a:r>
                   <a:rPr lang="en-GB" sz="1200" dirty="0">
                     <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                   </a:rPr>
                   <a:t>for you</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="67" name="Picture 66">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E9E7D74-647B-45E3-85F2-E7519BF4068B}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId12">
+              <a:blip r:embed="rId11">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="2985818" y="2412204"/>
                 <a:ext cx="289883" cy="289883"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="41" name="Group 40">
               <a:extLst>
@@ -19478,51 +19478,51 @@
               <a:p>
                 <a:r>
                   <a:rPr lang="en-GB" sz="1200" dirty="0">
                     <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                   </a:rPr>
                   <a:t>Calculate &amp; pay your own contributions</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="73" name="Picture 72">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DAF4E73-8227-434C-BD7A-37AA9FB1766A}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId11">
+              <a:blip r:embed="rId10">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="5919517" y="2466078"/>
                 <a:ext cx="284309" cy="278734"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="84" name="Group 83">
@@ -19593,51 +19593,51 @@
               <a:p>
                 <a:r>
                   <a:rPr lang="en-GB" sz="1200" dirty="0">
                     <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                   </a:rPr>
                   <a:t>Your employer contributes to your pension</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="70" name="Picture 69">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4177B8CE-6BA1-4C17-9E35-C0D85EB339BA}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId12">
+              <a:blip r:embed="rId11">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="2985818" y="4442064"/>
                 <a:ext cx="289883" cy="289883"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="78" name="Group 77">
               <a:extLst>
@@ -19687,51 +19687,51 @@
               <a:p>
                 <a:r>
                   <a:rPr lang="en-GB" sz="1200" dirty="0">
                     <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                   </a:rPr>
                   <a:t>You may have to wait until you earn enough to pay into a pension scheme</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="74" name="Picture 73">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B706405F-BCEB-4843-B62F-C267F5C382DD}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId11">
+              <a:blip r:embed="rId10">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="5919517" y="4284675"/>
                 <a:ext cx="284309" cy="278734"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="85" name="Group 84">
@@ -19802,51 +19802,51 @@
               <a:p>
                 <a:r>
                   <a:rPr lang="en-GB" sz="1200" dirty="0">
                     <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                   </a:rPr>
                   <a:t>Low risk – organisation not owned by you</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="71" name="Picture 70">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E341C83C-5B22-4EE5-8725-CA0F3F49B409}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId12">
+              <a:blip r:embed="rId11">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="2985818" y="5136129"/>
                 <a:ext cx="289883" cy="289883"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="79" name="Group 78">
               <a:extLst>
@@ -19896,51 +19896,51 @@
               <a:p>
                 <a:r>
                   <a:rPr lang="en-GB" sz="1200" dirty="0">
                     <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                   </a:rPr>
                   <a:t>All decisions are yours but there is a lot of risk</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="75" name="Picture 74">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCDC7D65-68E7-4806-935B-AE001CA426A1}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId11">
+              <a:blip r:embed="rId10">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="5919517" y="5053238"/>
                 <a:ext cx="284309" cy="278734"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="82" name="Group 81">
@@ -20011,51 +20011,51 @@
               <a:p>
                 <a:r>
                   <a:rPr lang="en-GB" sz="1200" dirty="0">
                     <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                   </a:rPr>
                   <a:t>Reliable income and annual salary</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="68" name="Picture 67">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D00A4C2-5A50-4D66-9767-F2DD13712390}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId12">
+              <a:blip r:embed="rId11">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="2985818" y="3052140"/>
                 <a:ext cx="289883" cy="289883"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="43" name="Group 42">
               <a:extLst>
@@ -20105,51 +20105,51 @@
               <a:p>
                 <a:r>
                   <a:rPr lang="en-GB" sz="1200" dirty="0">
                     <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                   </a:rPr>
                   <a:t>Set your own salary based on your profits</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="77" name="Picture 76">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A03B0F7-07FD-47F7-931B-C2492C61CCBA}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId12">
+              <a:blip r:embed="rId11">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="5919517" y="3136728"/>
                 <a:ext cx="289883" cy="289883"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="15" name="Group 14">
@@ -20163,86 +20163,86 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="5307445"/>
             <a:ext cx="7000986" cy="1512285"/>
             <a:chOff x="-26010" y="5107685"/>
             <a:chExt cx="7000986" cy="1512285"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="18" name="Picture 17" descr="Background pattern&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58C11D18-F626-4AA1-9B4A-5C22EEFD5D1F}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
-            <a:blip r:embed="rId13">
+            <a:blip r:embed="rId12">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect t="21469"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="819804" y="4261871"/>
               <a:ext cx="849967" cy="2541595"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="19" name="Picture 18" descr="A picture containing outdoor object, night sky&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F1E90A6-52DE-42F9-819C-D2BE99915FD1}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId14">
+            <a:blip r:embed="rId13">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="2637731" y="5160831"/>
               <a:ext cx="910539" cy="925589"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="20" name="Group 19">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -20254,51 +20254,51 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="3719808" y="5125795"/>
               <a:ext cx="3255168" cy="1494175"/>
               <a:chOff x="3719808" y="5125795"/>
               <a:chExt cx="3255168" cy="1494175"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="21" name="Picture 20" descr="A picture containing text&#10;&#10;Description automatically generated">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C30C5503-6060-4950-846C-22CA2D0CE608}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId15">
+              <a:blip r:embed="rId14">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="3719808" y="5125795"/>
                 <a:ext cx="3255168" cy="1494175"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:effectLst>
                 <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:outerShdw>
@@ -21240,90 +21240,90 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="819535" y="195722"/>
             <a:ext cx="772851" cy="766668"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Graphic 15" descr="Lightbulb and gear">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAC27F01-5E66-421F-94AC-5361242ED293}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="911388" y="271299"/>
             <a:ext cx="610164" cy="610164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFFB53F1-EC45-4477-86D0-5F7046D3BEB8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
+          <a:blip r:embed="rId12">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6209207" y="976792"/>
             <a:ext cx="2611708" cy="3200881"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="TextBox 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -21435,51 +21435,51 @@
             <a:r>
               <a:rPr lang="en-GB" sz="1200" dirty="0">
                 <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
                 <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
               </a:rPr>
               <a:t>Fill in a tax return form itemising what you have earned over a year.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Picture 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B54A44CD-1F1B-4CF6-A515-7C0E0F7A1097}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip r:embed="rId13">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6126594" y="4072874"/>
             <a:ext cx="2120616" cy="2110844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:effectLst>
             <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
               <a:prstClr val="black">
                 <a:alpha val="40000"/>
               </a:prstClr>
             </a:outerShdw>
           </a:effectLst>
@@ -21617,51 +21617,51 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="473195" y="4288611"/>
             <a:ext cx="4946668" cy="2134272"/>
             <a:chOff x="2560866" y="4234548"/>
             <a:chExt cx="4946668" cy="2134272"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="20" name="Picture 19">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E12994D9-E5B2-4374-B00B-3A75A02893FF}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId15">
+            <a:blip r:embed="rId14">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="2560866" y="4234548"/>
               <a:ext cx="1803711" cy="2134272"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="21" name="Group 20">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -21673,51 +21673,51 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="4156404" y="4874218"/>
               <a:ext cx="2227333" cy="516378"/>
               <a:chOff x="4205502" y="4952740"/>
               <a:chExt cx="2227333" cy="516378"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="35" name="Picture 34">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE094C47-DE24-4846-AC80-D3E9D140EB2D}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId16">
+              <a:blip r:embed="rId15">
                 <a:duotone>
                   <a:prstClr val="black"/>
                   <a:schemeClr val="accent4">
                     <a:tint val="45000"/>
                     <a:satMod val="400000"/>
                   </a:schemeClr>
                 </a:duotone>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="4205502" y="4952740"/>
                 <a:ext cx="2227333" cy="516378"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
@@ -22720,59 +22720,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010076D4B49E15B1BE47974D400D412D1E04" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a57c24ac6be6d32fb3537125d8823cea">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="50bbd1c0-476f-492f-837b-8878e2dd1eba" xmlns:ns3="3072b28c-77ff-4c28-a70b-2fb5f59c378a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a516e279d324a9a7f999b1d15b38668d" ns2:_="" ns3:_="">
     <xsd:import namespace="50bbd1c0-476f-492f-837b-8878e2dd1eba"/>
     <xsd:import namespace="3072b28c-77ff-4c28-a70b-2fb5f59c378a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
@@ -22965,84 +22956,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="3072b28c-77ff-4c28-a70b-2fb5f59c378a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="50bbd1c0-476f-492f-837b-8878e2dd1eba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C73F614A-E661-486E-94CD-919FE973C1AC}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{395724D5-EB47-4D05-A729-A640FC98162F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="50bbd1c0-476f-492f-837b-8878e2dd1eba"/>
     <ds:schemaRef ds:uri="3072b28c-77ff-4c28-a70b-2fb5f59c378a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C73F614A-E661-486E-94CD-919FE973C1AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C9A634E-7ACB-4CEB-A015-32D6A70E2AA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="50bbd1c0-476f-492f-837b-8878e2dd1eba"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="3072b28c-77ff-4c28-a70b-2fb5f59c378a"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
@@ -23057,62 +23057,62 @@
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="24" baseType="lpstr">
+      <vt:lpstr>Balloonist SF</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Candy Square BTN Striped</vt:lpstr>
+      <vt:lpstr>Simplified Arabic Fixed</vt:lpstr>
       <vt:lpstr>Stencil</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Avenir Next LT Pro</vt:lpstr>
       <vt:lpstr>Reprise Title Std</vt:lpstr>
+      <vt:lpstr>Maximus</vt:lpstr>
       <vt:lpstr>Comic Sans MS</vt:lpstr>
-      <vt:lpstr>Simplified Arabic Fixed</vt:lpstr>
-[...6 lines deleted...]
-      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>