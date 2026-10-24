--- v1 (2025-12-05)
+++ v2 (2026-10-24)
@@ -474,77 +474,77 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="10357" autoAdjust="0"/>
     <p:restoredTop sz="59296" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="63" d="100"/>
           <a:sy n="63" d="100"/>
         </p:scale>
-        <p:origin x="3300" y="66"/>
+        <p:origin x="2652" y="66"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
-      <p:origin x="0" y="0"/>
+      <p:origin x="0" y="-17466"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId40" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/></Relationships>
 </file>
 
 <file path=ppt/ink/ink1.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
@@ -663,51 +663,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E1F95A12-D60B-4022-889A-D6FDB95E766F}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -3284,79 +3284,79 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://www.thesalarycalculator.co.uk/salary.php</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>So, in this example if you have a salary of £23,000 per annum - your gross monthly salary would be £1,916, but you would be paid £1,519 each month after deductions.  </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>You should also check that your employer is paying you at least the national minimum wage. From April 2025, the national minimum wage (NMW) is £7.55 for 16 -17 year olds, and apprentices. This increases to £10.00 for 18 to 20-year olds, and then becomes the National Living Wage (NLW) - which is £12.21 for those aged 21 or over. Remember on an hourly wage you only get paid for the hours you work – so not your lunch hour.</a:t>
+              <a:t>You should also check that your employer is paying you at least the national minimum wage. From April 2026, the national minimum wage (NMW) is £8.00 for 16 -17 year olds, and apprentices. This increases to £10.85 for 18 to 20-year olds, and then becomes the National Living Wage (NLW) - which is £12.71 for those aged 21 or over. Remember on an hourly wage you only get paid for the hours you work – so not your lunch hour.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0">
                 <a:cs typeface="Calibri"/>
               </a:rPr>
             </a:br>
             <a:br>
               <a:rPr lang="en-US" dirty="0">
                 <a:cs typeface="Calibri"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>An example of this is a 16-year old getting NMW – they would earn £</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="484848"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>13,741.00</a:t>
+              <a:t>14,560.00</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t> a year for working 9am-5pm with an hour’s lunch break every day. You also don't have to start paying into a pension scheme until you’re 22 years old and earn at least £10,000 a year, and you are below the rate for both tax and NI. So, you would take all this home, which means you would take home about £258.00 per week.</a:t>
+              <a:t> a year for working 9am-5pm with an hour’s lunch break every day. You also don't have to start paying into a pension scheme until you’re 22 years old and earn at least £10,000 a year. Tax and NI deductions would be relatively low at £7.27 and £3.05 respectively. So, you would take all this home, which means you would take home about £269.68 per week.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0">
                 <a:cs typeface="Calibri"/>
               </a:rPr>
             </a:br>
             <a:br>
               <a:rPr lang="en-US" dirty="0">
                 <a:cs typeface="Calibri"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>More information on this is covered in one of the optional modules on Planit if you are interested in finding out more about your pay.  </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Once you know how much you will be paid this should go in the positive side of your list.</a:t>
             </a:r>
@@ -6176,51 +6176,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6346,51 +6346,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6526,51 +6526,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6696,51 +6696,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6940,51 +6940,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7172,51 +7172,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7539,51 +7539,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7657,51 +7657,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7752,51 +7752,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8029,51 +8029,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8286,51 +8286,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8503,51 +8503,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>10/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -8896,99 +8896,99 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="26A9C9"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -10619,90 +10619,90 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Simplified Arabic Fixed"/>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>Your thoughts and experiences</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="36" name="Graphic 35" descr="Excellent with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C849D2E2-7E76-0642-A751-81F8738ACED5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7" cstate="hqprint">
+          <a:blip cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="663608" y="530839"/>
             <a:ext cx="521649" cy="521649"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="37" name="Picture 36" descr="A picture containing sunset, nature, flock, bright&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B537AE05-BC64-CF48-8D7B-2C57E5A99DBC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5928788" y="4478521"/>
             <a:ext cx="2862671" cy="639780"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38" name="Rounded Rectangle 37">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA5A0D18-0D1D-E14B-8A87-4C3960641653}"/>
@@ -10787,87 +10787,87 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Simplified Arabic Fixed"/>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>Activity 1: Your thoughts and experiences</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="40" name="Picture 39" descr="Icon&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9839AEA5-9D82-3448-A33F-1CD5ADA62312}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5177517" y="4510056"/>
             <a:ext cx="823015" cy="823015"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="42" name="Picture 41" descr="Logo&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7843E9F5-7C0A-344C-97E3-82E839FA0786}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11" cstate="hqprint">
+          <a:blip r:embed="rId10" cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="160743610"/>
       </p:ext>
@@ -11057,90 +11057,90 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Simplified Arabic Fixed"/>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>You didn’t get the job</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Graphic 5" descr="Excellent with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8547EB17-A045-4828-B83E-B825A778B633}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6" cstate="hqprint">
+          <a:blip cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="663608" y="530839"/>
             <a:ext cx="521649" cy="521649"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6" descr="Logo&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D98A4307-E379-457B-A47D-FD8477DAE79B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8" cstate="hqprint">
+          <a:blip r:embed="rId7" cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="8" name="Group 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -11152,87 +11152,87 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="-7625" y="5404226"/>
             <a:ext cx="7438863" cy="1494175"/>
             <a:chOff x="-7625" y="5404226"/>
             <a:chExt cx="7438863" cy="1494175"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="9" name="Picture 8" descr="Background pattern&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1735C9B-0BB0-4692-BAE1-43D0C3C877C9}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId9">
+            <a:blip r:embed="rId8">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="1185598" y="4240515"/>
               <a:ext cx="849967" cy="3236414"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="10" name="Picture 9" descr="A picture containing outdoor object, night sky&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9408CB22-A945-42F5-BD18-B70FA23D74CB}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId10">
+            <a:blip r:embed="rId9">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3329639" y="5525999"/>
               <a:ext cx="910539" cy="925589"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="11" name="Group 10">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -11244,51 +11244,51 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="4230858" y="5404226"/>
               <a:ext cx="3200380" cy="1494175"/>
               <a:chOff x="4572000" y="5341579"/>
               <a:chExt cx="3200380" cy="1494175"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="12" name="Picture 11" descr="A picture containing text&#10;&#10;Description automatically generated">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03486713-7604-449C-9B4B-5C3FA0A029F1}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill rotWithShape="1">
-              <a:blip r:embed="rId11">
+              <a:blip r:embed="rId10">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:srcRect l="-1462" r="3147"/>
               <a:stretch/>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="4572000" y="5341579"/>
                 <a:ext cx="3200380" cy="1494175"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:effectLst>
                 <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:outerShdw>
               </a:effectLst>
@@ -11345,87 +11345,87 @@
                     <a:latin typeface="Comic Sans MS" panose="030F0902030302020204" pitchFamily="66" charset="0"/>
                     <a:cs typeface="Simplified Arabic Fixed"/>
                   </a:rPr>
                   <a:t>How would you deal with rejection?</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Picture 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6173A72-C64F-475F-BAF1-8DB1B068458B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip r:embed="rId11">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="663608" y="1512542"/>
             <a:ext cx="2666031" cy="4070036"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Picture 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01034428-E6AD-4F7C-A182-146ADF8A819E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId13">
+          <a:blip r:embed="rId12">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect r="2267" b="45649"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="196292">
             <a:off x="3246297" y="1055805"/>
             <a:ext cx="4656321" cy="1706777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:effectLst>
             <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
               <a:prstClr val="black">
                 <a:alpha val="40000"/>
               </a:prstClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
@@ -11797,57 +11797,57 @@
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-GB" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="24" name="Graphic 23" descr="Head with gears">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59A98E40-2E52-40F1-BF8E-1DBAD14CEB87}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId14">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="7591609" y="3252775"/>
               <a:ext cx="568848" cy="568848"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="25" name="TextBox 24">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA2CAA8C-4CD6-443B-B601-D6B9C13798C2}"/>
                 </a:ext>
               </a:extLst>
@@ -11877,88 +11877,88 @@
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="Reprise Title Std" panose="02000000000000000000" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed"/>
                 </a:rPr>
                 <a:t>LOOK BACK AND EVALUATE</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="27" name="Picture 26">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6096C52-0712-4176-BA44-D7361498CC97}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId16">
+            <a:blip r:embed="rId14">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3868937" y="3389224"/>
               <a:ext cx="723169" cy="410447"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="31" name="Picture 30">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62578066-2A1F-4563-8781-1E09D1652B61}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId17">
+          <a:blip r:embed="rId15">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3633469" y="3542339"/>
             <a:ext cx="5058481" cy="1752845"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32" name="TextBox 31">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -12440,90 +12440,90 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Simplified Arabic Fixed"/>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>Review and move on</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Graphic 5" descr="Excellent with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B201BDA6-D995-442A-B21E-ED988DF1191C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6" cstate="hqprint">
+          <a:blip cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="663608" y="530839"/>
             <a:ext cx="521649" cy="521649"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6" descr="Logo&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D34F515-4DB9-4C33-BBDF-A2658A412F51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8" cstate="hqprint">
+          <a:blip r:embed="rId7" cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="23" name="Group 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -12535,51 +12535,51 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5122507" y="5018458"/>
             <a:ext cx="3782636" cy="1024395"/>
             <a:chOff x="4572000" y="5004415"/>
             <a:chExt cx="3782636" cy="1024395"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="9" name="Picture 8" descr="A picture containing sunset, nature, flock, bright&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{851B113E-1FA0-4B57-A19A-D693318B12FA}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
-            <a:blip r:embed="rId9">
+            <a:blip r:embed="rId8">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5374227" y="5174260"/>
               <a:ext cx="2862671" cy="639780"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="10" name="Rounded Rectangle 37">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{305DB771-1136-487D-A100-812F967F6475}"/>
@@ -12664,124 +12664,124 @@
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="Simplified Arabic Fixed"/>
                   <a:cs typeface="Simplified Arabic Fixed"/>
                 </a:rPr>
                 <a:t>Activity 2: Dealing with rejection</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="12" name="Picture 11" descr="Icon&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EC53A51-5298-4F2F-86BA-46AB6286875E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId10">
+            <a:blip r:embed="rId9">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4622956" y="5205795"/>
               <a:ext cx="823015" cy="823015"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Picture 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D69A59B2-41FD-41EA-A06F-AFAC862DCD04}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
+          <a:blip r:embed="rId10">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5941528" y="648595"/>
             <a:ext cx="2797388" cy="3967806"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Picture 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{380A9D67-3537-41A4-91AF-1F6449B4670E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId12">
+          <a:blip r:embed="rId11">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect b="39667"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="402921" y="1031850"/>
             <a:ext cx="5410955" cy="2304752"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:effectLst>
             <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
               <a:prstClr val="black">
                 <a:alpha val="40000"/>
               </a:prstClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
@@ -12799,51 +12799,51 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="713902" y="3538897"/>
             <a:ext cx="4292734" cy="457887"/>
             <a:chOff x="713902" y="3538897"/>
             <a:chExt cx="4292734" cy="457887"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="17" name="Picture 16" descr="Logo&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56D03982-9D6B-47B0-9321-3A8B748ADE34}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId8" cstate="hqprint">
+            <a:blip r:embed="rId7" cstate="hqprint">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1505836" y="3538897"/>
               <a:ext cx="1430895" cy="457887"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="29" name="Group 28">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -12945,51 +12945,51 @@
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:rPr>
                   <a:t>INTERVIEW GAME</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="22" name="Picture 21">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8223FA5-3D98-40BF-A04D-D27B433314FD}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId13">
+            <a:blip r:embed="rId12">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="713902" y="3613184"/>
               <a:ext cx="672438" cy="381654"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="TextBox 23">
             <a:extLst>
@@ -13283,51 +13283,51 @@
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="en-GB"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="32" name="Picture 31">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{633B5DB7-3FCC-411A-858A-611A434E2152}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId14">
+              <a:blip r:embed="rId13">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="975296" y="4553712"/>
                 <a:ext cx="1443344" cy="1431266"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="39" name="Group 38">
               <a:extLst>
@@ -13340,51 +13340,51 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="2475804" y="4346257"/>
               <a:ext cx="2019582" cy="1733792"/>
               <a:chOff x="2405648" y="4361630"/>
               <a:chExt cx="2019582" cy="1733792"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="37" name="Picture 36">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E361F1D5-BA56-402B-9E14-99C3A6FA909D}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId15">
+              <a:blip r:embed="rId14">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="2405648" y="4361630"/>
                 <a:ext cx="2019582" cy="1733792"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="38" name="TextBox 37">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -13988,129 +13988,129 @@
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Reprise Title Std" panose="02000000000000000000" pitchFamily="2" charset="77"/>
               </a:rPr>
               <a:t>Questions ?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Graphic 15" descr="Thought with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7402D460-6E42-E24B-8B13-84FD35848864}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5039813" y="2052262"/>
             <a:ext cx="2772102" cy="2772102"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Graphic 16" descr="Question Mark with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EACB109-8011-3741-8D79-36C2A0665AB8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6" cstate="hqprint">
+          <a:blip cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5872965" y="2467752"/>
             <a:ext cx="735725" cy="735725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 9" descr="Logo&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36057661-3D18-0348-81E8-E852C59320C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8" cstate="hqprint">
+          <a:blip r:embed="rId6" cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7420817" y="6263445"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -14298,134 +14298,134 @@
               <a:t>You've got the job!</a:t>
             </a:r>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="61" name="Graphic 60" descr="Magnifying glass with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2659EDD3-0A2F-C445-ABBF-8F734DD1A3A4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6" cstate="hqprint">
+          <a:blip cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="4991390">
             <a:off x="653744" y="529097"/>
             <a:ext cx="537272" cy="537272"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3" descr="Shape&#10;&#10;Description automatically generated with medium confidence">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE077CE7-F01F-DE48-8CC9-4C398A10A772}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId8">
+          <a:blip r:embed="rId7">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId9">
+                  <a14:imgLayer r:embed="rId8">
                     <a14:imgEffect>
                       <a14:brightnessContrast bright="-16000" contrast="19000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1275813"/>
             <a:ext cx="5022062" cy="4405002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 4" descr="Logo&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1EB6C1D-5B34-CE90-2EC7-98F1723BA26E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10"/>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="1680000">
             <a:off x="4165752" y="641426"/>
             <a:ext cx="5243393" cy="5152786"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="TextBox 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8B0ABC9-8C8C-D13E-E441-9C135A971CF4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -14451,51 +14451,51 @@
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Maximus" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>JOB SEEKING SKILLS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Picture 16" descr="Logo&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A44EAFC6-0301-289D-0BC1-5353C676344D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11" cstate="hqprint">
+          <a:blip r:embed="rId10" cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="5" name="Group 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -14521,124 +14521,124 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="315326" y="5354708"/>
               <a:ext cx="4243088" cy="1088893"/>
               <a:chOff x="315326" y="5569875"/>
               <a:chExt cx="4243088" cy="1088893"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="14" name="Picture 13" descr="Background pattern&#10;&#10;Description automatically generated">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E97BEED-BAD0-BC4D-8461-88F01711C151}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId12">
+              <a:blip r:embed="rId11">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm rot="16200000">
                 <a:off x="1508549" y="4376652"/>
                 <a:ext cx="849967" cy="3236414"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="15" name="Picture 14" descr="A picture containing outdoor object, night sky&#10;&#10;Description automatically generated">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BE429F1-EBB4-9B48-AE30-81C2D265116A}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId13">
+              <a:blip r:embed="rId12">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="3647875" y="5733179"/>
                 <a:ext cx="910539" cy="925589"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="18" name="Picture 17" descr="A picture containing text&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91FF8DFE-AE69-867D-4BA4-9DBF5AB501AE}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId14">
+            <a:blip r:embed="rId13">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4689864" y="5274651"/>
               <a:ext cx="3255168" cy="1494175"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:effectLst>
               <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:outerShdw>
@@ -15023,77 +15023,77 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="42" name="Graphic 41" descr="Excellent with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1D72AF7-67F1-1B45-BEFA-E0C5C75B53F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7" cstate="hqprint">
+          <a:blip cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="663608" y="530839"/>
             <a:ext cx="521649" cy="521649"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <mc:Choice Requires="p14">
-          <p:contentPart p14:bwMode="auto" r:id="rId9">
+          <p:contentPart p14:bwMode="auto" r:id="rId8">
             <p14:nvContentPartPr>
               <p14:cNvPr id="8" name="Ink 7">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D05EC361-7A40-F2A3-984B-17B93CF8919D}"/>
                   </a:ext>
                 </a:extLst>
               </p14:cNvPr>
               <p14:cNvContentPartPr/>
               <p14:nvPr/>
             </p14:nvContentPartPr>
             <p14:xfrm>
               <a:off x="4153485" y="1485659"/>
               <a:ext cx="143640" cy="5010480"/>
             </p14:xfrm>
           </p:contentPart>
         </mc:Choice>
         <mc:Fallback xmlns="">
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="8" name="Ink 7">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D05EC361-7A40-F2A3-984B-17B93CF8919D}"/>
                   </a:ext>
@@ -16674,57 +16674,57 @@
         <p:spPr>
           <a:xfrm rot="265128">
             <a:off x="952560" y="1513660"/>
             <a:ext cx="3428873" cy="2833909"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="23" name="Graphic 22" descr="Excellent with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{479C7DB1-80DA-894B-8DE0-D0A4F1BA43D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11" cstate="hqprint">
+          <a:blip cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="663608" y="530839"/>
             <a:ext cx="521649" cy="521649"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2258566399"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -16871,90 +16871,90 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Simplified Arabic Fixed"/>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>Get prepared</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="60" name="Graphic 59" descr="Excellent with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69462E1C-527E-D64D-AFA6-2607DDC60D13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6" cstate="hqprint">
+          <a:blip cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="663608" y="530839"/>
             <a:ext cx="521649" cy="521649"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="25" name="Picture 24" descr="Text&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CE5E12D-FB93-924E-9751-EDD18A48E1F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip r:embed="rId7">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3495561" y="1429052"/>
             <a:ext cx="2693060" cy="3943262"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="TextBox 26">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -16986,51 +16986,51 @@
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Maximus" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>JOB SEEKING SKILLS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="28" name="Picture 27" descr="Logo&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C45E248-F2B0-9E8B-B622-385A2E51D788}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9" cstate="hqprint">
+          <a:blip r:embed="rId8" cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Group 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -17042,87 +17042,87 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="-7625" y="5404226"/>
             <a:ext cx="7438863" cy="1494175"/>
             <a:chOff x="-7625" y="5404226"/>
             <a:chExt cx="7438863" cy="1494175"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="24" name="Picture 23" descr="Background pattern&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E97BEED-BAD0-BC4D-8461-88F01711C151}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId10">
+            <a:blip r:embed="rId9">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="1185598" y="4240515"/>
               <a:ext cx="849967" cy="3236414"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="26" name="Picture 25" descr="A picture containing outdoor object, night sky&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BE429F1-EBB4-9B48-AE30-81C2D265116A}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId11">
+            <a:blip r:embed="rId10">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3329639" y="5525999"/>
               <a:ext cx="910539" cy="925589"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="3" name="Group 2">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -17134,51 +17134,51 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="4230858" y="5404226"/>
               <a:ext cx="3200380" cy="1494175"/>
               <a:chOff x="4572000" y="5341579"/>
               <a:chExt cx="3200380" cy="1494175"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="29" name="Picture 28" descr="A picture containing text&#10;&#10;Description automatically generated">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1940A64F-876C-4A9E-A6C4-BE45DA94B3D6}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill rotWithShape="1">
-              <a:blip r:embed="rId12">
+              <a:blip r:embed="rId11">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:srcRect l="-1462" r="3147"/>
               <a:stretch/>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="4572000" y="5341579"/>
                 <a:ext cx="3200380" cy="1494175"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:effectLst>
                 <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:outerShdw>
               </a:effectLst>
@@ -17255,57 +17255,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1447482" y="1147725"/>
             <a:ext cx="1932330" cy="1089286"/>
             <a:chOff x="1447482" y="1147725"/>
             <a:chExt cx="1932330" cy="1089286"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="7" name="Graphic 6" descr="Alarm Ringing with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98721949-124C-A042-AD7B-63AFCF80031A}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId13" cstate="hqprint">
+            <a:blip cstate="hqprint">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1447482" y="1147725"/>
               <a:ext cx="1089286" cy="1089286"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="10" name="Freeform: Shape 9">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F261793-EF6F-4DA1-BED1-3BC28987F1F1}"/>
                 </a:ext>
               </a:extLst>
@@ -17472,57 +17472,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1165664" y="2605843"/>
             <a:ext cx="2203605" cy="956989"/>
             <a:chOff x="1165664" y="2605843"/>
             <a:chExt cx="2203605" cy="956989"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="5" name="Graphic 4" descr="Suit with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21BC285C-1EB9-B24D-A97C-37B8E6D6B91C}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId15" cstate="hqprint">
+            <a:blip cstate="hqprint">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId16"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1165664" y="2672999"/>
               <a:ext cx="889833" cy="889833"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="12" name="Freeform: Shape 11">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA3F0C6A-2BE7-4467-90FA-E57FE76DF7B6}"/>
                 </a:ext>
               </a:extLst>
@@ -17781,57 +17781,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6209374" y="902088"/>
             <a:ext cx="1863741" cy="881379"/>
             <a:chOff x="6209374" y="902088"/>
             <a:chExt cx="1863741" cy="881379"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="11" name="Graphic 10" descr="Lunch Box with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C370F3F-5DBB-D84C-BC14-EA5751024F01}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId17" cstate="hqprint">
+            <a:blip cstate="hqprint">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId18"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="7201825" y="902088"/>
               <a:ext cx="871290" cy="871290"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="17" name="Freeform: Shape 16">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7801DF5-B1FD-4882-8184-E98E2FD0F4CF}"/>
                 </a:ext>
               </a:extLst>
@@ -18078,57 +18078,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6315214" y="2992915"/>
             <a:ext cx="1860553" cy="1761076"/>
             <a:chOff x="6315214" y="2992915"/>
             <a:chExt cx="1860553" cy="1761076"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="13" name="Graphic 12" descr="Smiling face with solid fill with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{743A860C-FBA0-1D4F-8754-715CC837503C}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId19" cstate="hqprint">
+            <a:blip cstate="hqprint">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId20"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="7271855" y="3850079"/>
               <a:ext cx="903912" cy="903912"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="20" name="Freeform: Shape 19">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C19A7DF8-D12E-4C30-97B3-704DE6E4C43E}"/>
                 </a:ext>
               </a:extLst>
@@ -18439,57 +18439,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1592227" y="2893058"/>
             <a:ext cx="1827582" cy="2072912"/>
             <a:chOff x="1592227" y="2893058"/>
             <a:chExt cx="1827582" cy="2072912"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="9" name="Graphic 8" descr="Bus with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35038269-45AE-4C4C-BEC9-74D914BD7CA5}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId21" cstate="hqprint">
+            <a:blip cstate="hqprint">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId22"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId16"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1592227" y="3940097"/>
               <a:ext cx="1025873" cy="1025873"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="36" name="Freeform: Shape 35">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFFB9F32-F095-450B-8ECD-E5ACBFB53209}"/>
                 </a:ext>
               </a:extLst>
@@ -18656,57 +18656,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6418837" y="2171890"/>
             <a:ext cx="2291916" cy="1154755"/>
             <a:chOff x="6418837" y="2171890"/>
             <a:chExt cx="2291916" cy="1154755"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="15" name="Graphic 14" descr="Ear with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A63F2EA-8F9B-E841-B0B0-04733135E8B4}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId23" cstate="hqprint">
+            <a:blip cstate="hqprint">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId24"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="7555998" y="2171890"/>
               <a:ext cx="1154755" cy="1154755"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="37" name="Freeform: Shape 36">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA0B9370-DFBD-4340-875C-C706AF225DAA}"/>
                 </a:ext>
               </a:extLst>
@@ -19508,57 +19508,57 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Simplified Arabic Fixed"/>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>Coping Mechanisms</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="60" name="Graphic 59" descr="Excellent with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69462E1C-527E-D64D-AFA6-2607DDC60D13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6" cstate="hqprint">
+          <a:blip cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="663608" y="530839"/>
             <a:ext cx="521649" cy="521649"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="63" name="Rounded Rectangle 62">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E18E0452-E410-A54A-B11B-EC660CB13CE2}"/>
               </a:ext>
             </a:extLst>
@@ -19606,51 +19606,51 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="65" name="Picture 64" descr="Logo&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3D0567E-F478-FC4B-9F0B-019ED674F3DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8" cstate="hqprint">
+          <a:blip r:embed="rId7" cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="71" name="TextBox 70">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -19810,174 +19810,174 @@
                 <a:spcPts val="1000"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="1600" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Graphic 2" descr="Help with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EC1E509-7752-5C43-AAD5-AE0F3037C14D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9" cstate="hqprint">
+          <a:blip cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4586976" y="1928067"/>
             <a:ext cx="662397" cy="662397"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Graphic 4" descr="Chat bubble with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34C7C77B-47CD-2A43-94A3-0DDD29D988DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11" cstate="hqprint">
+          <a:blip cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4572000" y="2864190"/>
             <a:ext cx="662397" cy="662397"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Graphic 6" descr="Clipboard with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64B297AC-3C71-3F48-88B8-CF11E32581F5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13" cstate="hqprint">
+          <a:blip cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4572557" y="3671607"/>
             <a:ext cx="662397" cy="662397"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Graphic 8" descr="Reflection with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F15ABC3-DA7A-C448-8EAC-F494990F664C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15" cstate="hqprint">
+          <a:blip cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId16"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4572557" y="4687276"/>
             <a:ext cx="732566" cy="732566"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="TextBox 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{454477A8-C06F-894A-80E0-C5DE01D3718F}"/>
               </a:ext>
             </a:extLst>
@@ -20089,77 +20089,77 @@
             <a:ext cx="1254086" cy="1336210"/>
             <a:chOff x="1347445" y="1635059"/>
             <a:chExt cx="1254086" cy="1336210"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="17" name="Oval 16">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30DE2D30-D8C3-304D-820B-2D9E4E0FD810}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1347445" y="1635059"/>
               <a:ext cx="1254086" cy="1336210"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
-                <a:gd name="connsiteX0" fmla="*/ 0 w 1254086"/>
-[...8 lines deleted...]
-                <a:gd name="connsiteY4" fmla="*/ 668105 h 1336210"/>
+                <a:gd name="csX0" fmla="*/ 0 w 1254086"/>
+                <a:gd name="csY0" fmla="*/ 668105 h 1336210"/>
+                <a:gd name="csX1" fmla="*/ 627043 w 1254086"/>
+                <a:gd name="csY1" fmla="*/ 0 h 1336210"/>
+                <a:gd name="csX2" fmla="*/ 1254086 w 1254086"/>
+                <a:gd name="csY2" fmla="*/ 668105 h 1336210"/>
+                <a:gd name="csX3" fmla="*/ 627043 w 1254086"/>
+                <a:gd name="csY3" fmla="*/ 1336210 h 1336210"/>
+                <a:gd name="csX4" fmla="*/ 0 w 1254086"/>
+                <a:gd name="csY4" fmla="*/ 668105 h 1336210"/>
               </a:gdLst>
               <a:ahLst/>
               <a:cxnLst>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                  <a:pos x="csX0" y="csY0"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                  <a:pos x="csX1" y="csY1"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                  <a:pos x="csX2" y="csY2"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                  <a:pos x="csX3" y="csY3"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                  <a:pos x="csX4" y="csY4"/>
                 </a:cxn>
               </a:cxnLst>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="1254086" h="1336210" fill="none" extrusionOk="0">
                   <a:moveTo>
                     <a:pt x="0" y="668105"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="25766" y="302178"/>
                     <a:pt x="305222" y="-50390"/>
                     <a:pt x="627043" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="879243" y="-14411"/>
                     <a:pt x="1199077" y="350912"/>
                     <a:pt x="1254086" y="668105"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="1251351" y="1011008"/>
                     <a:pt x="963171" y="1350354"/>
                     <a:pt x="627043" y="1336210"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="328795" y="1363115"/>
@@ -20235,91 +20235,91 @@
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="21" name="Graphic 20" descr="A smiling face">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{242BFE5A-69DD-8040-AB6E-782CD17635B4}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId17">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId18"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1560331" y="1889461"/>
               <a:ext cx="857390" cy="857390"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="24" name="Picture 23" descr="A picture containing text, clipart&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA9335FC-269A-DD4A-82A3-5E7926E56A1A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId19">
+          <a:blip r:embed="rId13">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="31432" t="-17676" b="-1"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="3466299"/>
             <a:ext cx="1798097" cy="702409"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77BB5CE7-D630-F307-B6D6-F46363B1D88C}"/>
@@ -20563,126 +20563,126 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Simplified Arabic Fixed"/>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>Rules in School</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="60" name="Graphic 59" descr="Excellent with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69462E1C-527E-D64D-AFA6-2607DDC60D13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6" cstate="hqprint">
+          <a:blip cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="663608" y="530839"/>
             <a:ext cx="521649" cy="521649"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="65" name="Picture 64" descr="Logo&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3D0567E-F478-FC4B-9F0B-019ED674F3DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8" cstate="hqprint">
+          <a:blip r:embed="rId7" cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 2" descr="A picture containing icon&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C63044D-EAE2-CBF0-3660-0AEDD02785CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1922428" y="1185162"/>
             <a:ext cx="4986315" cy="4768548"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89A4D174-7F6D-2AFE-6B30-3AC97031C415}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -20868,51 +20868,51 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm rot="158474">
               <a:off x="7019450" y="3555187"/>
               <a:ext cx="2222500" cy="1340170"/>
               <a:chOff x="8602601" y="1119690"/>
               <a:chExt cx="2222500" cy="1340170"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="22" name="Picture 21">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9C1533C-4E1D-4158-8EBD-A70939CCDF6E}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId10">
+              <a:blip r:embed="rId9">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="8602601" y="1119690"/>
                 <a:ext cx="2222500" cy="1340170"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:effectLst>
                 <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:outerShdw>
@@ -21037,86 +21037,86 @@
                   <a:t>Complete the Quiz</a:t>
                 </a:r>
                 <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
                   <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="18" name="Picture 17" descr="Background pattern&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC6F508C-D82D-4AE3-BDF2-9894C28D7C9F}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
-            <a:blip r:embed="rId11">
+            <a:blip r:embed="rId10">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect t="30598"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="7736002" y="0"/>
               <a:ext cx="849967" cy="2246146"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="19" name="Picture 18" descr="A picture containing outdoor object, night sky&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E94CA4E-3E0B-4EE3-A2BD-872EB5841B1A}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId12">
+            <a:blip r:embed="rId11">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="7675430" y="2373982"/>
               <a:ext cx="910539" cy="925589"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2965304822"/>
@@ -21575,54 +21575,54 @@
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Sneak into work and hope that no-one has noticed you’re late </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="29" name="Graphic 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18021554-33F3-1043-AA16-C40ABD3519FD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="866215" y="2916460"/>
             <a:ext cx="2454297" cy="2982655"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="TextBox 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9D26C53-8FA2-474F-B2C4-0FA37184B12D}"/>
               </a:ext>
             </a:extLst>
@@ -22056,54 +22056,54 @@
             </a:r>
             <a:endParaRPr lang="en-GB" sz="1600" b="1" i="0" u="none" strike="noStrike" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Graphic 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{020E4099-F75C-2F4E-9AC8-881F129CA900}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-192601" y="2552130"/>
             <a:ext cx="4764601" cy="3094077"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="TextBox 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E319526-0931-0540-BA11-D82910849780}"/>
               </a:ext>
             </a:extLst>
@@ -22254,57 +22254,57 @@
             </a:r>
             <a:endParaRPr lang="en-GB" sz="1400" b="0" i="0" u="none" strike="noStrike" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Graphic 2" descr="Ticket with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3A0F241-7EAE-DD40-B04A-97C5028DC2AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7" cstate="hqprint">
+          <a:blip cstate="hqprint">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6149662" y="5107862"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -23374,97 +23374,97 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="3072b28c-77ff-4c28-a70b-2fb5f59c378a"/>
     <ds:schemaRef ds:uri="50bbd1c0-476f-492f-837b-8878e2dd1eba"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACD853AD-0AD3-4492-A59A-FC492C3EB4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>6028</Words>
+  <Words>6032</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>407</Paragraphs>
   <Slides>14</Slides>
   <Notes>14</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="29" baseType="lpstr">
+      <vt:lpstr>Simplified Arabic Fixed</vt:lpstr>
+      <vt:lpstr>Stencil</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Courier New</vt:lpstr>
       <vt:lpstr>Comic Sans MS</vt:lpstr>
+      <vt:lpstr>Dreaming Outloud Pro</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Symbol</vt:lpstr>
+      <vt:lpstr>Bradley Hand ITC</vt:lpstr>
       <vt:lpstr>Maximus</vt:lpstr>
-      <vt:lpstr>Bradley Hand ITC</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Reprise Title Std</vt:lpstr>
+      <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Calibri Light</vt:lpstr>
-[...5 lines deleted...]
-      <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>