--- v0 (2026-01-10)
+++ v1 (2026-10-24)
@@ -508,63 +508,63 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="8124" autoAdjust="0"/>
-    <p:restoredTop sz="91404" autoAdjust="0"/>
+    <p:restoredTop sz="93099" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="101" d="100"/>
-          <a:sy n="101" d="100"/>
+          <a:sx n="103" d="100"/>
+          <a:sy n="103" d="100"/>
         </p:scale>
-        <p:origin x="2346" y="108"/>
+        <p:origin x="2286" y="102"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
@@ -1264,51 +1264,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E1F95A12-D60B-4022-889A-D6FDB95E766F}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>11/21/2025</a:t>
+              <a:t>10/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -5311,51 +5311,51 @@
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="685800" lvl="1" indent="-228600">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Public – owned by the Government and exists to provide services that are considered essential for the wellbeing of society – motivated to deliver best value for money</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="685800" lvl="1" indent="-228600">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Third - not for profit such as charities or social enterprises, funded through grants, funding and charity and exists to deliver essential services to improve people's wellbeing. Motivated to do good by raising money to support people.</a:t>
+              <a:t>Third – not for profit such as charities or social enterprises, funded through grants, funding and charity and exists to deliver essential services to improve people's wellbeing. Motivated to do good by raising money to support people.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Why the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>organisation</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> exists will help you to understand what the culture might be.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
@@ -10100,51 +10100,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/21/2025</a:t>
+              <a:t>10/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10270,51 +10270,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/21/2025</a:t>
+              <a:t>10/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10450,51 +10450,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/21/2025</a:t>
+              <a:t>10/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10620,51 +10620,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/21/2025</a:t>
+              <a:t>10/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10864,51 +10864,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/21/2025</a:t>
+              <a:t>10/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11096,51 +11096,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/21/2025</a:t>
+              <a:t>10/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11463,51 +11463,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/21/2025</a:t>
+              <a:t>10/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11581,51 +11581,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/21/2025</a:t>
+              <a:t>10/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11676,51 +11676,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/21/2025</a:t>
+              <a:t>10/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11953,51 +11953,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/21/2025</a:t>
+              <a:t>10/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12210,51 +12210,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/21/2025</a:t>
+              <a:t>10/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12427,51 +12427,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/21/2025</a:t>
+              <a:t>10/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -12820,107 +12820,107 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.svg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.svg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.svg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.svg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.svg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.svg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.svg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.svg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.svg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.svg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.svg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.svg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acas.org.uk/advice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/workplace-bullying-and-harassment" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acas.org.uk/advice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/workplace-bullying-and-harassment" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.svg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink11.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink14.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink17.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink20.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.svg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink10.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink16.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.svg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.svg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink15.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink18.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink19.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image330.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.svg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.svg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.svg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink13.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink22.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.svg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink21.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink12.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink11.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink17.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink12.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink20.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.svg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink15.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink18.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image330.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink4.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink16.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink19.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink21.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink13.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.svg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink22.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.svg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink14.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="26A9C9"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -13694,51 +13694,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F019BA98-5854-ABE7-8A3A-35AC351F25A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>© Gateway 2025</a:t>
+              <a:t>© Gateway 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1454121713"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFC000"/>
         </a:solidFill>
@@ -18915,447 +18915,447 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="640391" y="553503"/>
             <a:ext cx="533089" cy="473856"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Graphic 8" descr="Alarm Ringing with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5250D99-0B2E-F897-8E34-3CDF67B69AFF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6057510" y="3540496"/>
             <a:ext cx="613349" cy="613349"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Graphic 10" descr="Smiling face with solid fill with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CAFE858-5D9C-4097-F94D-4984475DEA09}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6116665" y="3589923"/>
             <a:ext cx="554194" cy="554194"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Graphic 12" descr="Clipboard with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{948E6F37-6EC0-E110-BEDF-A11AB3263844}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6057510" y="3589923"/>
             <a:ext cx="613349" cy="613349"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Graphic 6" descr="Suit with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4477B151-1704-4AE4-3954-237667C79E56}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6034187" y="3582368"/>
             <a:ext cx="613349" cy="613349"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="29" name="Graphic 28" descr="Employee badge with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94791FE6-377A-DFF2-5E3D-1406E3AEE8C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6080833" y="3597478"/>
             <a:ext cx="613349" cy="613349"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="31" name="Graphic 30" descr="Magnifying glass with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59BD346E-1806-0EDD-754D-3245A2D4D64D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId18">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6080832" y="3582368"/>
             <a:ext cx="613349" cy="613349"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="Graphic 18" descr="Handshake with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F60D8703-8379-12A5-F4BE-FD442C41D503}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId20">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5915606" y="3597478"/>
             <a:ext cx="778575" cy="778575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Graphic 14" descr="Target with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D5CD087-4C78-EE04-C447-A8FBEFBEEC72}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId22">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId23"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6069171" y="3582078"/>
             <a:ext cx="613349" cy="613349"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Graphic 16" descr="Deaf with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C621B18-DEDD-426A-F217-A39DBA3FCA85}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId24">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId16"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6080832" y="3574813"/>
             <a:ext cx="613349" cy="613349"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="36" name="Graphic 35" descr="No Phones with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EF92845-C118-18AC-8F1D-7F2F21EFCB57}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId26">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId27"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3595540" y="3332839"/>
             <a:ext cx="563758" cy="563758"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="43" name="Graphic 42" descr="Diploma roll with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BFAC9FE-4D55-4597-D33D-348A821E498D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId28">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId29"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId18"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3265543" y="3350842"/>
             <a:ext cx="778575" cy="778575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="4" name="Group 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8946A3C4-D727-447F-B5AE-71433628C2BE}"/>
               </a:ext>
             </a:extLst>
@@ -19364,57 +19364,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3415934" y="3378086"/>
             <a:ext cx="613349" cy="613349"/>
             <a:chOff x="9043061" y="4959665"/>
             <a:chExt cx="613349" cy="613349"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="38" name="Graphic 37" descr="Sloth with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB785447-B9B6-4CC0-F67A-802732AC4C69}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId30">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId31"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="9043061" y="4959665"/>
               <a:ext cx="613349" cy="613349"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:cxnSp>
           <p:nvCxnSpPr>
             <p:cNvPr id="12" name="Straight Connector 11">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C293DDB-1651-E12A-E7A3-9CCF9C0A7FD9}"/>
                 </a:ext>
               </a:extLst>
@@ -19467,57 +19467,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3322368" y="3331481"/>
             <a:ext cx="613349" cy="613349"/>
             <a:chOff x="8933938" y="5932859"/>
             <a:chExt cx="613349" cy="613349"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="40" name="Graphic 39" descr="Medical with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17D13B0E-996E-488E-0C20-C14BF7A72A0B}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId32">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId33"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId20"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="8933938" y="5932859"/>
               <a:ext cx="613349" cy="613349"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:cxnSp>
           <p:nvCxnSpPr>
             <p:cNvPr id="108" name="Straight Connector 107">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88ECA11B-2998-9026-0406-E6AEE20CE1BC}"/>
                 </a:ext>
               </a:extLst>
@@ -19550,51 +19550,51 @@
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </p:style>
         </p:cxnSp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 5" descr="A picture containing text, vector graphics&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{583AC24E-F53B-8EDF-6995-11AA0A7B61A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId34"/>
+          <a:blip r:embed="rId21"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3597662" y="3631795"/>
             <a:ext cx="2743200" cy="2839606"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1893147132"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
@@ -20771,57 +20771,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="615706" y="1343222"/>
             <a:ext cx="2370382" cy="613349"/>
             <a:chOff x="615706" y="1343222"/>
             <a:chExt cx="2370382" cy="613349"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="9" name="Graphic 8" descr="Alarm Ringing with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5250D99-0B2E-F897-8E34-3CDF67B69AFF}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId8">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="615706" y="1343222"/>
               <a:ext cx="613349" cy="613349"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="8" name="Rectangle 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C259E177-7F40-2C6E-0FC3-C4FCCA0863D2}"/>
                 </a:ext>
               </a:extLst>
@@ -20998,57 +20998,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="658141" y="2146862"/>
             <a:ext cx="2237696" cy="554194"/>
             <a:chOff x="658141" y="2146862"/>
             <a:chExt cx="2237696" cy="554194"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="11" name="Graphic 10" descr="Smiling face with solid fill with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CAFE858-5D9C-4097-F94D-4984475DEA09}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId10">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="658141" y="2146862"/>
               <a:ext cx="554194" cy="554194"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="80" name="Rectangle 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B2069FF-F0BB-41F9-E76C-4039348D1524}"/>
                 </a:ext>
               </a:extLst>
@@ -21222,57 +21222,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="658141" y="2895690"/>
             <a:ext cx="2520017" cy="613349"/>
             <a:chOff x="658141" y="2895690"/>
             <a:chExt cx="2520017" cy="613349"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="13" name="Graphic 12" descr="Clipboard with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{948E6F37-6EC0-E110-BEDF-A11AB3263844}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId12">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="658141" y="2895690"/>
               <a:ext cx="613349" cy="613349"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="81" name="Rectangle 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A11229FA-6EA7-C9C2-453F-2134D6ADB4CC}"/>
                 </a:ext>
               </a:extLst>
@@ -21449,57 +21449,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="688800" y="3731423"/>
             <a:ext cx="2489358" cy="613349"/>
             <a:chOff x="688800" y="3731423"/>
             <a:chExt cx="2489358" cy="613349"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="7" name="Graphic 6" descr="Suit with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4477B151-1704-4AE4-3954-237667C79E56}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId14">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="688800" y="3731423"/>
               <a:ext cx="613349" cy="613349"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="82" name="Rectangle 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B63F85DF-80FD-A484-82EF-93CE2A69A800}"/>
                 </a:ext>
               </a:extLst>
@@ -21676,57 +21676,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="682671" y="4522800"/>
             <a:ext cx="2371905" cy="613349"/>
             <a:chOff x="682671" y="4466355"/>
             <a:chExt cx="2371905" cy="613349"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="29" name="Graphic 28" descr="Employee badge with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94791FE6-377A-DFF2-5E3D-1406E3AEE8C9}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId16">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="682671" y="4466355"/>
               <a:ext cx="613349" cy="613349"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="83" name="Rectangle 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54B7D5CD-73CD-5833-7E95-0456B08AEB2B}"/>
                 </a:ext>
               </a:extLst>
@@ -21900,57 +21900,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="597535" y="5422556"/>
             <a:ext cx="2745321" cy="613349"/>
             <a:chOff x="597535" y="5422556"/>
             <a:chExt cx="2745321" cy="613349"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="31" name="Graphic 30" descr="Magnifying glass with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59BD346E-1806-0EDD-754D-3245A2D4D64D}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId18">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="597535" y="5422556"/>
               <a:ext cx="613349" cy="613349"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="84" name="Rectangle 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1942DDC9-0500-3A3D-954D-7026749855F0}"/>
                 </a:ext>
               </a:extLst>
@@ -22127,57 +22127,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3316158" y="1286936"/>
             <a:ext cx="2624657" cy="778575"/>
             <a:chOff x="3316158" y="1286936"/>
             <a:chExt cx="2624657" cy="778575"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="19" name="Graphic 18" descr="Handshake with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F60D8703-8379-12A5-F4BE-FD442C41D503}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId20">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3316158" y="1286936"/>
               <a:ext cx="778575" cy="778575"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="85" name="Rectangle 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90AFAD4F-B42B-4D76-12A7-D7F80E19378C}"/>
                 </a:ext>
               </a:extLst>
@@ -22351,57 +22351,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3457709" y="2192649"/>
             <a:ext cx="2418905" cy="613349"/>
             <a:chOff x="3457709" y="2192649"/>
             <a:chExt cx="2418905" cy="613349"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="15" name="Graphic 14" descr="Target with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D5CD087-4C78-EE04-C447-A8FBEFBEEC72}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId22">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId23"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3457709" y="2192649"/>
               <a:ext cx="613349" cy="613349"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="86" name="Rectangle 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B713EDE-7D7D-CB41-408B-4142D0BF2775}"/>
                 </a:ext>
               </a:extLst>
@@ -22575,57 +22575,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3496507" y="2950192"/>
             <a:ext cx="2380107" cy="613349"/>
             <a:chOff x="3496507" y="2950192"/>
             <a:chExt cx="2380107" cy="613349"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="17" name="Graphic 16" descr="Deaf with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C621B18-DEDD-426A-F217-A39DBA3FCA85}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId24">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId25"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId16"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3496507" y="2950192"/>
               <a:ext cx="613349" cy="613349"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="87" name="Rectangle 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C78D921A-4887-B570-3FA2-06F60392027E}"/>
                 </a:ext>
               </a:extLst>
@@ -22799,57 +22799,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3554766" y="3781193"/>
             <a:ext cx="2909641" cy="563758"/>
             <a:chOff x="3554766" y="3781193"/>
             <a:chExt cx="2909641" cy="563758"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="36" name="Graphic 35" descr="No Phones with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EF92845-C118-18AC-8F1D-7F2F21EFCB57}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId26">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId27"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3554766" y="3781193"/>
               <a:ext cx="563758" cy="563758"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="88" name="Rectangle 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CFD3240-C198-669C-C548-A127D8457A8C}"/>
                 </a:ext>
               </a:extLst>
@@ -23023,57 +23023,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6093719" y="1345583"/>
             <a:ext cx="2720050" cy="778575"/>
             <a:chOff x="6093719" y="1345583"/>
             <a:chExt cx="2720050" cy="778575"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="43" name="Graphic 42" descr="Diploma roll with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BFAC9FE-4D55-4597-D33D-348A821E498D}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId28">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId29"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId18"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="6093719" y="1345583"/>
               <a:ext cx="778575" cy="778575"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="91" name="Rectangle 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F48D9CC-CA32-B646-D865-D9887705E536}"/>
                 </a:ext>
               </a:extLst>
@@ -23250,57 +23250,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3771042" y="4589185"/>
             <a:ext cx="2423454" cy="613349"/>
             <a:chOff x="3771042" y="4544029"/>
             <a:chExt cx="2423454" cy="613349"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="38" name="Graphic 37" descr="Sloth with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB785447-B9B6-4CC0-F67A-802732AC4C69}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId30">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId31"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3771042" y="4544029"/>
               <a:ext cx="613349" cy="613349"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="89" name="Rectangle 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{290C2D1C-2027-76E7-7677-B6194103072D}"/>
                 </a:ext>
               </a:extLst>
@@ -23517,57 +23517,57 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3661919" y="5517223"/>
             <a:ext cx="2388919" cy="613349"/>
             <a:chOff x="3661919" y="5517223"/>
             <a:chExt cx="2388919" cy="613349"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="40" name="Graphic 39" descr="Medical with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17D13B0E-996E-488E-0C20-C14BF7A72A0B}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId32">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId33"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId20"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3661919" y="5517223"/>
               <a:ext cx="613349" cy="613349"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="90" name="Rectangle 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9856D8A4-3463-2AFC-C9CF-C4DABC51FC5B}"/>
                 </a:ext>
               </a:extLst>
@@ -23767,51 +23767,51 @@
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </p:style>
         </p:cxnSp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 5" descr="Icon&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71AE53EB-6E85-442A-3558-33C748691B38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId34"/>
+          <a:blip r:embed="rId21"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6407751" y="2263861"/>
             <a:ext cx="2609850" cy="3771900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2002053031"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
@@ -24829,178 +24829,178 @@
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Reprise Title Std" panose="02000000000000000000" pitchFamily="2" charset="77"/>
               </a:rPr>
               <a:t>Questions ?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Graphic 15" descr="Thought with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7402D460-6E42-E24B-8B13-84FD35848864}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5039813" y="2052262"/>
             <a:ext cx="2772102" cy="2772102"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Graphic 16" descr="Question Mark with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EACB109-8011-3741-8D79-36C2A0665AB8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5872965" y="2467752"/>
             <a:ext cx="735725" cy="735725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 9" descr="Logo&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36057661-3D18-0348-81E8-E852C59320C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7420817" y="6263445"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F468FF24-1CCD-19AA-66E4-C580BC6559CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>© Gateway 2025</a:t>
+              <a:t>© Gateway 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4024304696"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:lum/>
@@ -25697,376 +25697,376 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1883374" y="3164627"/>
             <a:ext cx="4200738" cy="2989217"/>
             <a:chOff x="3800558" y="256302"/>
             <a:chExt cx="5047816" cy="3591995"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="14" name="Graphic 13">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F04F9B1-4EC0-EE66-244C-A287925C1726}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId9">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3800558" y="261354"/>
               <a:ext cx="985561" cy="1216055"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="15" name="Graphic 14">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5F68DA5-A2B3-946C-289D-190298864427}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId11">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5154643" y="256302"/>
               <a:ext cx="985561" cy="1216055"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="16" name="Graphic 15">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA36FE1A-34DF-1BAF-3EF0-C63BC1E7DA50}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId13">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="6508728" y="288094"/>
               <a:ext cx="985561" cy="1247847"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="17" name="Graphic 16">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{008A581C-08C9-07B0-BCF1-E3FE9C5AEE14}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId15">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId16"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="7862813" y="288095"/>
               <a:ext cx="985561" cy="1263744"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="18" name="Graphic 17">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A656F97-883D-598D-6A9C-E70DC36F25D5}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId17">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId18"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4392155" y="1467293"/>
               <a:ext cx="948370" cy="1216055"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="19" name="Graphic 18">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFEC6758-3C2F-A6C8-8A44-799DB21E8E22}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId19">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId20"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5861686" y="1476590"/>
               <a:ext cx="948370" cy="1216055"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="20" name="Graphic 19">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0917B0A1-1867-A26A-505C-412AF9864EDE}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId21">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId22"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="7272263" y="1523261"/>
               <a:ext cx="948370" cy="1162518"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="21" name="Graphic 20">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79F2CBA6-DA7D-5C0E-8075-EFC239724DE0}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId23">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId24"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId16"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5154643" y="2685779"/>
               <a:ext cx="948370" cy="1162518"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="22" name="Graphic 21">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95681CF6-44A7-25BB-11B8-89AAA22BE270}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId25">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId26"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="6568419" y="2683349"/>
               <a:ext cx="925870" cy="1157338"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="26" name="Picture 25" descr="Icon&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C9EE42E-8584-68C4-F7AD-1659B382429B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId27">
+          <a:blip r:embed="rId18">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="7741"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="1259556"/>
             <a:ext cx="2412921" cy="3336525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="160743610"/>
       </p:ext>
     </p:extLst>
@@ -27291,78 +27291,78 @@
                   <a:r>
                     <a:rPr lang="en-GB" sz="1400" dirty="0">
                       <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                       <a:cs typeface="Simplified Arabic Fixed"/>
                     </a:rPr>
                     <a:t>Attendance &amp; Punctuality</a:t>
                   </a:r>
                 </a:p>
               </p:txBody>
             </p:sp>
             <p:pic>
               <p:nvPicPr>
                 <p:cNvPr id="29" name="Graphic 28" descr="Watch with solid fill">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7236145A-B791-F8BB-0CC0-BDCB78F2B364}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvPicPr>
                   <a:picLocks noChangeAspect="1"/>
                 </p:cNvPicPr>
                 <p:nvPr/>
               </p:nvPicPr>
               <p:blipFill>
-                <a:blip r:embed="rId11">
+                <a:blip>
                   <a:extLst>
                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                     </a:ext>
                     <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                      <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                      <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
                     </a:ext>
                   </a:extLst>
                 </a:blip>
                 <a:stretch>
                   <a:fillRect/>
                 </a:stretch>
               </p:blipFill>
               <p:spPr>
                 <a:xfrm>
                   <a:off x="3176448" y="1347069"/>
                   <a:ext cx="714700" cy="714700"/>
                 </a:xfrm>
                 <a:prstGeom prst="rect">
                   <a:avLst/>
                 </a:prstGeom>
               </p:spPr>
             </p:pic>
           </p:grpSp>
           <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
             <mc:Choice Requires="p14">
-              <p:contentPart p14:bwMode="auto" r:id="rId13">
+              <p:contentPart p14:bwMode="auto" r:id="rId12">
                 <p14:nvContentPartPr>
                   <p14:cNvPr id="34" name="Ink 33">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8650233-0CDB-25FD-C95B-28D672288471}"/>
                       </a:ext>
                     </a:extLst>
                   </p14:cNvPr>
                   <p14:cNvContentPartPr/>
                   <p14:nvPr/>
                 </p14:nvContentPartPr>
                 <p14:xfrm>
                   <a:off x="3581523" y="2241084"/>
                   <a:ext cx="147960" cy="152640"/>
                 </p14:xfrm>
               </p:contentPart>
             </mc:Choice>
             <mc:Fallback xmlns="">
               <p:pic>
                 <p:nvPicPr>
                   <p:cNvPr id="34" name="Ink 33">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8650233-0CDB-25FD-C95B-28D672288471}"/>
                       </a:ext>
@@ -27476,98 +27476,98 @@
                 <a:r>
                   <a:rPr lang="en-GB" sz="1400" dirty="0">
                     <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                     <a:cs typeface="Simplified Arabic Fixed"/>
                   </a:rPr>
                   <a:t>Instructions/ Procedures</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="10" name="Graphic 9" descr="Inbox Check with solid fill">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E69CB6D2-A715-5985-296A-391D76E2F7F6}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId15">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId16"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="4843093" y="1331184"/>
                 <a:ext cx="714700" cy="714700"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="40" name="Group 39">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28956D0E-4290-5A11-DC99-7B7263ED35B6}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="5094603" y="2190684"/>
               <a:ext cx="154080" cy="489960"/>
               <a:chOff x="5094603" y="2190684"/>
               <a:chExt cx="154080" cy="489960"/>
             </a:xfrm>
           </p:grpSpPr>
           <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
             <mc:Choice Requires="p14">
-              <p:contentPart p14:bwMode="auto" r:id="rId17">
+              <p:contentPart p14:bwMode="auto" r:id="rId16">
                 <p14:nvContentPartPr>
                   <p14:cNvPr id="36" name="Ink 35">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F13F77E3-7FAA-6997-42AD-5BA6DAD9F08B}"/>
                       </a:ext>
                     </a:extLst>
                   </p14:cNvPr>
                   <p14:cNvContentPartPr/>
                   <p14:nvPr/>
                 </p14:nvContentPartPr>
                 <p14:xfrm>
                   <a:off x="5100723" y="2206524"/>
                   <a:ext cx="80640" cy="474120"/>
                 </p14:xfrm>
               </p:contentPart>
             </mc:Choice>
             <mc:Fallback xmlns="">
               <p:pic>
                 <p:nvPicPr>
                   <p:cNvPr id="36" name="Ink 35">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F13F77E3-7FAA-6997-42AD-5BA6DAD9F08B}"/>
                       </a:ext>
@@ -27783,77 +27783,77 @@
                 <a:r>
                   <a:rPr lang="en-GB" sz="1400" dirty="0">
                     <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                     <a:cs typeface="Simplified Arabic Fixed"/>
                   </a:rPr>
                   <a:t>Information Security</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="15" name="Graphic 14" descr="Folder Search with solid fill">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4025F241-4F4B-12E9-E780-DFD1627351BB}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId23">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId24"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId23"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="6583262" y="2600646"/>
                 <a:ext cx="714700" cy="714700"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
             <mc:Choice Requires="p14">
-              <p:contentPart p14:bwMode="auto" r:id="rId25">
+              <p:contentPart p14:bwMode="auto" r:id="rId24">
                 <p14:nvContentPartPr>
                   <p14:cNvPr id="41" name="Ink 40">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{314333E1-3F6B-2C7E-9D8B-2277751AF8DE}"/>
                       </a:ext>
                     </a:extLst>
                   </p14:cNvPr>
                   <p14:cNvContentPartPr/>
                   <p14:nvPr/>
                 </p14:nvContentPartPr>
                 <p14:xfrm>
                   <a:off x="6122043" y="2999244"/>
                   <a:ext cx="363600" cy="102600"/>
                 </p14:xfrm>
               </p:contentPart>
             </mc:Choice>
             <mc:Fallback xmlns="">
               <p:pic>
                 <p:nvPicPr>
                   <p:cNvPr id="41" name="Ink 40">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{314333E1-3F6B-2C7E-9D8B-2277751AF8DE}"/>
                       </a:ext>
@@ -27995,97 +27995,97 @@
               <a:r>
                 <a:rPr lang="en-GB" sz="1400" dirty="0">
                   <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed"/>
                 </a:rPr>
                 <a:t>Integrity</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="17" name="Graphic 16" descr="Handshake with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{125D431D-E330-3DA5-0E47-32B90B0279DD}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId29">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId30"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId29"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="6921013" y="3916557"/>
               <a:ext cx="714700" cy="714700"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="56" name="Group 55">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0698E4CF-14FF-2358-DC83-275CC0A4B703}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="6354963" y="3982404"/>
               <a:ext cx="351000" cy="208440"/>
               <a:chOff x="6354963" y="3982404"/>
               <a:chExt cx="351000" cy="208440"/>
             </a:xfrm>
           </p:grpSpPr>
           <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
             <mc:Choice Requires="p14">
-              <p:contentPart p14:bwMode="auto" r:id="rId31">
+              <p:contentPart p14:bwMode="auto" r:id="rId30">
                 <p14:nvContentPartPr>
                   <p14:cNvPr id="45" name="Ink 44">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A5E7613-B865-DC5C-1374-A8D7C2E55E9C}"/>
                       </a:ext>
                     </a:extLst>
                   </p14:cNvPr>
                   <p14:cNvContentPartPr/>
                   <p14:nvPr/>
                 </p14:nvContentPartPr>
                 <p14:xfrm>
                   <a:off x="6354963" y="4017684"/>
                   <a:ext cx="313560" cy="75600"/>
                 </p14:xfrm>
               </p:contentPart>
             </mc:Choice>
             <mc:Fallback xmlns="">
               <p:pic>
                 <p:nvPicPr>
                   <p:cNvPr id="45" name="Ink 44">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A5E7613-B865-DC5C-1374-A8D7C2E55E9C}"/>
                       </a:ext>
@@ -28237,77 +28237,77 @@
                 <a:r>
                   <a:rPr lang="en-GB" sz="1400" dirty="0">
                     <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                     <a:cs typeface="Simplified Arabic Fixed"/>
                   </a:rPr>
                   <a:t>Use of personal mobile phones/social media</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="19" name="Graphic 18" descr="No Phones with solid fill">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98F2D761-8277-24D9-D639-60D5C4DA86BF}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId35">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId36"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId35"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="6017714" y="4953107"/>
                 <a:ext cx="714700" cy="714700"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
             <mc:Choice Requires="p14">
-              <p:contentPart p14:bwMode="auto" r:id="rId37">
+              <p:contentPart p14:bwMode="auto" r:id="rId36">
                 <p14:nvContentPartPr>
                   <p14:cNvPr id="58" name="Ink 57">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A111892-32D8-213D-1DFC-5BA194DA1FD1}"/>
                       </a:ext>
                     </a:extLst>
                   </p14:cNvPr>
                   <p14:cNvContentPartPr/>
                   <p14:nvPr/>
                 </p14:nvContentPartPr>
                 <p14:xfrm rot="20061739">
                   <a:off x="5710095" y="4688505"/>
                   <a:ext cx="249840" cy="342000"/>
                 </p14:xfrm>
               </p:contentPart>
             </mc:Choice>
             <mc:Fallback xmlns="">
               <p:pic>
                 <p:nvPicPr>
                   <p:cNvPr id="58" name="Ink 57">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A111892-32D8-213D-1DFC-5BA194DA1FD1}"/>
                       </a:ext>
@@ -28595,97 +28595,97 @@
                 <a:r>
                   <a:rPr lang="en-GB" sz="1400" dirty="0">
                     <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                     <a:cs typeface="Simplified Arabic Fixed"/>
                   </a:rPr>
                   <a:t>(including ICT &amp; equipment)</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="21" name="Graphic 20" descr="Programmer female with solid fill">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36238069-CAC7-C07C-FCBD-BC378EACB9F2}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId45">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId46"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId45"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="4389009" y="5315850"/>
                 <a:ext cx="714700" cy="714700"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <p:grpSp>
             <p:nvGrpSpPr>
               <p:cNvPr id="67" name="Group 66">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1389290-E434-7120-5721-DE6A089B664A}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvGrpSpPr/>
               <p:nvPr/>
             </p:nvGrpSpPr>
             <p:grpSpPr>
               <a:xfrm>
                 <a:off x="5080945" y="5370385"/>
                 <a:ext cx="210136" cy="150480"/>
                 <a:chOff x="5080945" y="5370385"/>
                 <a:chExt cx="210136" cy="150480"/>
               </a:xfrm>
             </p:grpSpPr>
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
               <mc:Choice Requires="p14">
-                <p:contentPart p14:bwMode="auto" r:id="rId47">
+                <p:contentPart p14:bwMode="auto" r:id="rId46">
                   <p14:nvContentPartPr>
                     <p14:cNvPr id="65" name="Ink 64">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53C691BF-4C75-C42C-9F8E-BF8F3797E52C}"/>
                         </a:ext>
                       </a:extLst>
                     </p14:cNvPr>
                     <p14:cNvContentPartPr/>
                     <p14:nvPr/>
                   </p14:nvContentPartPr>
                   <p14:xfrm>
                     <a:off x="5200721" y="5415145"/>
                     <a:ext cx="90360" cy="105480"/>
                   </p14:xfrm>
                 </p:contentPart>
               </mc:Choice>
               <mc:Fallback xmlns="">
                 <p:pic>
                   <p:nvPicPr>
                     <p:cNvPr id="65" name="Ink 64">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53C691BF-4C75-C42C-9F8E-BF8F3797E52C}"/>
                         </a:ext>
@@ -28818,97 +28818,97 @@
               <a:r>
                 <a:rPr lang="en-GB" sz="1400" dirty="0">
                   <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed"/>
                 </a:rPr>
                 <a:t>Language &amp; Behaviour</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="23" name="Graphic 22" descr="Subtitles with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE65DDB2-46D6-FE2D-3DDF-252CC10BECF1}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId51">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId52"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId51"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="2089540" y="4809144"/>
               <a:ext cx="714700" cy="800589"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="74" name="Group 73">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF2D402F-6608-7239-D4BA-7C624E68914D}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="3023983" y="4857655"/>
               <a:ext cx="243321" cy="291600"/>
               <a:chOff x="3023983" y="4857655"/>
               <a:chExt cx="243321" cy="291600"/>
             </a:xfrm>
           </p:grpSpPr>
           <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
             <mc:Choice Requires="p14">
-              <p:contentPart p14:bwMode="auto" r:id="rId53">
+              <p:contentPart p14:bwMode="auto" r:id="rId52">
                 <p14:nvContentPartPr>
                   <p14:cNvPr id="70" name="Ink 69">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52352B0F-BE7D-FE96-79A2-81A9759E380F}"/>
                       </a:ext>
                     </a:extLst>
                   </p14:cNvPr>
                   <p14:cNvContentPartPr/>
                   <p14:nvPr/>
                 </p14:nvContentPartPr>
                 <p14:xfrm rot="1504247">
                   <a:off x="3041584" y="4857655"/>
                   <a:ext cx="225720" cy="291600"/>
                 </p14:xfrm>
               </p:contentPart>
             </mc:Choice>
             <mc:Fallback xmlns="">
               <p:pic>
                 <p:nvPicPr>
                   <p:cNvPr id="70" name="Ink 69">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52352B0F-BE7D-FE96-79A2-81A9759E380F}"/>
                       </a:ext>
@@ -29031,54 +29031,54 @@
                     <a:ext cx="185315" cy="129600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </p:spPr>
               </p:pic>
             </mc:Fallback>
           </mc:AlternateContent>
         </p:grpSp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="93" name="Group 92">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32497238-14A9-176D-C910-EDEB88BB75C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="924125" y="2528524"/>
-[...2 lines deleted...]
-            <a:chExt cx="1796509" cy="1225615"/>
+            <a:off x="924125" y="2583609"/>
+            <a:ext cx="1796509" cy="1170530"/>
+            <a:chOff x="627614" y="3473139"/>
+            <a:chExt cx="1796509" cy="1170530"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="49" name="TextBox 48">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7587D3CE-8EC0-693B-B917-6B4A123F7AC7}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="627614" y="4120449"/>
               <a:ext cx="1385014" cy="523220"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
@@ -29091,167 +29091,167 @@
               <a:r>
                 <a:rPr lang="en-GB" sz="1400" dirty="0">
                   <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed"/>
                 </a:rPr>
                 <a:t>Working Environment</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="25" name="Graphic 24" descr="Work from home desk with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E913CE7F-27B5-1CF5-7DE5-4881C913D6C5}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId59">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId60"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId59"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
-              <a:off x="946579" y="3418054"/>
+              <a:off x="946579" y="3473139"/>
               <a:ext cx="714700" cy="714700"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
-        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...1 lines deleted...]
-            <p:contentPart p14:bwMode="auto" r:id="rId61">
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+            <p:contentPart p14:bwMode="auto" r:id="rId60">
               <p14:nvContentPartPr>
                 <p14:cNvPr id="75" name="Ink 74">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0AE898B-33C7-D19B-C972-F61FD5297FDD}"/>
                     </a:ext>
                   </a:extLst>
                 </p14:cNvPr>
                 <p14:cNvContentPartPr/>
                 <p14:nvPr/>
               </p14:nvContentPartPr>
               <p14:xfrm>
-                <a:off x="1900323" y="3775404"/>
+                <a:off x="1900323" y="3852523"/>
                 <a:ext cx="523800" cy="36360"/>
               </p14:xfrm>
             </p:contentPart>
           </mc:Choice>
-          <mc:Fallback xmlns="">
+          <mc:Fallback>
             <p:pic>
               <p:nvPicPr>
                 <p:cNvPr id="75" name="Ink 74">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0AE898B-33C7-D19B-C972-F61FD5297FDD}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvPicPr/>
                 <p:nvPr/>
               </p:nvPicPr>
               <p:blipFill>
-                <a:blip r:embed="rId62"/>
+                <a:blip r:embed="rId61"/>
                 <a:stretch>
                   <a:fillRect/>
                 </a:stretch>
               </p:blipFill>
               <p:spPr>
                 <a:xfrm>
-                  <a:off x="1882323" y="3757224"/>
+                  <a:off x="1882323" y="3834343"/>
                   <a:ext cx="559440" cy="72356"/>
                 </a:xfrm>
                 <a:prstGeom prst="rect">
                   <a:avLst/>
                 </a:prstGeom>
               </p:spPr>
             </p:pic>
           </mc:Fallback>
         </mc:AlternateContent>
-        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...1 lines deleted...]
-            <p:contentPart p14:bwMode="auto" r:id="rId63">
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+            <p:contentPart p14:bwMode="auto" r:id="rId62">
               <p14:nvContentPartPr>
                 <p14:cNvPr id="76" name="Ink 75">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8BE2012-CCC1-632D-98BD-C68A40E474EA}"/>
                     </a:ext>
                   </a:extLst>
                 </p14:cNvPr>
                 <p14:cNvContentPartPr/>
                 <p14:nvPr/>
               </p14:nvContentPartPr>
               <p14:xfrm>
-                <a:off x="1853163" y="3716004"/>
+                <a:off x="1853163" y="3793123"/>
                 <a:ext cx="253080" cy="180360"/>
               </p14:xfrm>
             </p:contentPart>
           </mc:Choice>
-          <mc:Fallback xmlns="">
+          <mc:Fallback>
             <p:pic>
               <p:nvPicPr>
                 <p:cNvPr id="76" name="Ink 75">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8BE2012-CCC1-632D-98BD-C68A40E474EA}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
                 <p:cNvPicPr/>
                 <p:nvPr/>
               </p:nvPicPr>
               <p:blipFill>
-                <a:blip r:embed="rId64"/>
+                <a:blip r:embed="rId63"/>
                 <a:stretch>
                   <a:fillRect/>
                 </a:stretch>
               </p:blipFill>
               <p:spPr>
                 <a:xfrm>
-                  <a:off x="1835163" y="3698004"/>
+                  <a:off x="1835163" y="3775123"/>
                   <a:ext cx="288720" cy="216000"/>
                 </a:xfrm>
                 <a:prstGeom prst="rect">
                   <a:avLst/>
                 </a:prstGeom>
               </p:spPr>
             </p:pic>
           </mc:Fallback>
         </mc:AlternateContent>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="95" name="Group 94">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A941D21A-835C-5A6E-3A1A-B7A05CC6BB0D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1189431" y="1886132"/>
@@ -29325,98 +29325,98 @@
                 <a:r>
                   <a:rPr lang="en-GB" sz="1400" dirty="0">
                     <a:latin typeface="Comic Sans MS" panose="030F0702030302020204" pitchFamily="66" charset="0"/>
                     <a:cs typeface="Simplified Arabic Fixed"/>
                   </a:rPr>
                   <a:t>Appearance</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="27" name="Graphic 26" descr="Suit with solid fill">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BD726D7-DBA6-E029-D3D9-1D9BC588A2F1}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId65">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId66"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId64"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="1680090" y="2290360"/>
                 <a:ext cx="714700" cy="714700"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="81" name="Group 80">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EA9069-9D6C-2EE7-A2F0-7CB2D8083B3A}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="2507643" y="2826804"/>
               <a:ext cx="419040" cy="225720"/>
               <a:chOff x="2507643" y="2826804"/>
               <a:chExt cx="419040" cy="225720"/>
             </a:xfrm>
           </p:grpSpPr>
           <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
             <mc:Choice Requires="p14">
-              <p:contentPart p14:bwMode="auto" r:id="rId67">
+              <p:contentPart p14:bwMode="auto" r:id="rId65">
                 <p14:nvContentPartPr>
                   <p14:cNvPr id="77" name="Ink 76">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64CB0872-F515-8112-1C03-FCDA9B948FE0}"/>
                       </a:ext>
                     </a:extLst>
                   </p14:cNvPr>
                   <p14:cNvContentPartPr/>
                   <p14:nvPr/>
                 </p14:nvContentPartPr>
                 <p14:xfrm>
                   <a:off x="2532843" y="2916084"/>
                   <a:ext cx="393840" cy="132480"/>
                 </p14:xfrm>
               </p:contentPart>
             </mc:Choice>
             <mc:Fallback xmlns="">
               <p:pic>
                 <p:nvPicPr>
                   <p:cNvPr id="77" name="Ink 76">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64CB0872-F515-8112-1C03-FCDA9B948FE0}"/>
                       </a:ext>
@@ -32351,54 +32351,54 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm rot="20761034">
             <a:off x="6905447" y="1289637"/>
             <a:ext cx="1594057" cy="1543761"/>
             <a:chOff x="9483775" y="1812776"/>
             <a:chExt cx="1594057" cy="1543761"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="6" name="Graphic 5">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{787307BA-09F9-BEF4-7B8B-D5C559A03AC3}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId8">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="9483775" y="1812776"/>
               <a:ext cx="1594057" cy="1543761"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="7" name="TextBox 6">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{376E80EB-5514-A144-2CD3-66B9155C42BD}"/>
                 </a:ext>
               </a:extLst>
@@ -32452,54 +32452,54 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm rot="20853487">
             <a:off x="838338" y="1888920"/>
             <a:ext cx="1555531" cy="1215355"/>
             <a:chOff x="6832892" y="3330854"/>
             <a:chExt cx="1748310" cy="1365975"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="12" name="Graphic 11">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{048ABFC9-2AA7-CACC-8D64-90BE23D33191}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId10">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm rot="703297">
               <a:off x="6832892" y="3330854"/>
               <a:ext cx="1748310" cy="1365975"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="13" name="TextBox 12">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0260C3C-606C-DE1F-51F2-C35BD93B72E7}"/>
                 </a:ext>
               </a:extLst>
@@ -32553,54 +32553,54 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm rot="223730">
             <a:off x="685756" y="4378027"/>
             <a:ext cx="2067505" cy="1462397"/>
             <a:chOff x="3890513" y="5149130"/>
             <a:chExt cx="2217872" cy="1568755"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="15" name="Graphic 14">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35B56AA9-F604-D26F-2BFF-732496FFB938}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId12">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3890513" y="5149130"/>
               <a:ext cx="2217872" cy="1568755"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="16" name="TextBox 15">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB35A8A-3EFC-C201-2AC6-47AED36523CF}"/>
                 </a:ext>
               </a:extLst>
@@ -32654,54 +32654,54 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6998742" y="3208978"/>
             <a:ext cx="1802329" cy="1449836"/>
             <a:chOff x="6295938" y="4908867"/>
             <a:chExt cx="1899185" cy="1527749"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="18" name="Graphic 17">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{887D7085-0DBC-F39E-AD81-55E5FFC162D6}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId14">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm rot="21015281">
               <a:off x="6295938" y="4908867"/>
               <a:ext cx="1899185" cy="1527749"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="19" name="TextBox 18">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F256B07-A2E9-EB5B-6BEE-079CDC45E863}"/>
                 </a:ext>
               </a:extLst>
@@ -32759,54 +32759,54 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3597662" y="1342092"/>
             <a:ext cx="1962837" cy="683186"/>
             <a:chOff x="-330225" y="4677923"/>
             <a:chExt cx="2334167" cy="812431"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="21" name="Graphic 20">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77DA327B-AACB-26BE-8A68-2669D732F9D8}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId16">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="-110114" y="4677923"/>
               <a:ext cx="2114056" cy="812431"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="22" name="TextBox 21">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F224FA0B-B477-81C9-4EF1-A29277D6AE8E}"/>
                 </a:ext>
               </a:extLst>
@@ -32864,54 +32864,54 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5990197" y="5052039"/>
             <a:ext cx="1712278" cy="1163129"/>
             <a:chOff x="3878078" y="2156945"/>
             <a:chExt cx="2029127" cy="1378360"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="24" name="Graphic 23">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9AE914D-7B24-A62C-F149-B4748090830B}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId18">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3878078" y="2156945"/>
               <a:ext cx="2029127" cy="1378360"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="25" name="TextBox 24">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DAE5B8E-353B-1217-ACF0-281C4F272D77}"/>
                 </a:ext>
               </a:extLst>
@@ -32988,54 +32988,54 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm rot="20597382">
             <a:off x="3574160" y="4935957"/>
             <a:ext cx="1781491" cy="1302499"/>
             <a:chOff x="5246155" y="2308449"/>
             <a:chExt cx="1781491" cy="1302499"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="27" name="Graphic 26">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C87BD538-1743-CD3E-CF3A-605CFA092E47}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId20">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5246155" y="2308449"/>
               <a:ext cx="1781491" cy="1302499"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="28" name="TextBox 27">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{982F2A6C-2D65-B7B9-2DD3-5AE58D370971}"/>
                 </a:ext>
               </a:extLst>
@@ -33073,51 +33073,51 @@
                   <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>Sexual orientation</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="36" name="Picture 35" descr="A picture containing text&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F51EAF37-9F7F-1311-44B1-DE4335149DDA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId22">
+          <a:blip r:embed="rId15">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2233064" y="2359062"/>
             <a:ext cx="4615657" cy="1868407"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3691750061"/>
       </p:ext>
@@ -34255,51 +34255,51 @@
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="5650414" y="3705023"/>
                 <a:ext cx="2260120" cy="558777"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="14" name="TextBox 13">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB6FFD94-514C-AF1E-600B-EED993778E82}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr txBox="1"/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="5671008" y="3767450"/>
+                <a:off x="5671008" y="3756940"/>
                 <a:ext cx="2260120" cy="400110"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
             </p:spPr>
             <p:txBody>
               <a:bodyPr wrap="square">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:r>
                   <a:rPr lang="en-GB" sz="2000" dirty="0">
                     <a:effectLst/>
                     <a:latin typeface="Reprise Title Std" panose="02000000000000000000" pitchFamily="2" charset="77"/>
                     <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   </a:rPr>
                   <a:t>Formal Complaint</a:t>
                 </a:r>
                 <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
                   <a:latin typeface="Reprise Title Std" panose="02000000000000000000" pitchFamily="2" charset="77"/>
@@ -34458,103 +34458,64 @@
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="en-GB" sz="1400" b="1" dirty="0">
                   <a:effectLst/>
                   <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
                   <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
                 </a:rPr>
                 <a:t>If this does not work</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="26" name="Graphic 25" descr="Scales of justice with solid fill">
-[...37 lines deleted...]
-          <p:nvPicPr>
             <p:cNvPr id="11" name="Picture 10" descr="Graphical user interface&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C2877C9-5693-7585-2C62-AFD445D645C8}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId16">
+            <a:blip r:embed="rId14">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5471080" y="5509136"/>
               <a:ext cx="2490700" cy="642256"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rounded Rectangle 37">
             <a:extLst>
@@ -34694,51 +34655,51 @@
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 8" descr="Icon&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14823F26-330D-36DA-16BB-C1483A858598}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId17"/>
+          <a:blip r:embed="rId15"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="601962" y="5478044"/>
             <a:ext cx="923925" cy="847725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D08284D-9B78-AE2A-88DA-38FACC9648E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -37726,50 +37687,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010076D4B49E15B1BE47974D400D412D1E04" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a57c24ac6be6d32fb3537125d8823cea">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="50bbd1c0-476f-492f-837b-8878e2dd1eba" xmlns:ns3="3072b28c-77ff-4c28-a70b-2fb5f59c378a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a516e279d324a9a7f999b1d15b38668d" ns2:_="" ns3:_="">
     <xsd:import namespace="50bbd1c0-476f-492f-837b-8878e2dd1eba"/>
     <xsd:import namespace="3072b28c-77ff-4c28-a70b-2fb5f59c378a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
@@ -37962,93 +37932,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="50bbd1c0-476f-492f-837b-8878e2dd1eba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="3072b28c-77ff-4c28-a70b-2fb5f59c378a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACD853AD-0AD3-4492-A59A-FC492C3EB4BE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51D4A6E4-BC0A-405A-BBA5-6A6CFF43A986}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="50bbd1c0-476f-492f-837b-8878e2dd1eba"/>
     <ds:schemaRef ds:uri="3072b28c-77ff-4c28-a70b-2fb5f59c378a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB6E6F4A-3DA9-4F61-923E-2309AB9AF519}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="50bbd1c0-476f-492f-837b-8878e2dd1eba"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="3072b28c-77ff-4c28-a70b-2fb5f59c378a"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
@@ -38063,63 +38024,63 @@
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="30" baseType="lpstr">
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Segoe UI</vt:lpstr>
+      <vt:lpstr>Maximus</vt:lpstr>
+      <vt:lpstr>Comic Sans MS</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Reprise Title Std</vt:lpstr>
+      <vt:lpstr>Bradley Hand ITC</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Simplified Arabic Fixed</vt:lpstr>
+      <vt:lpstr>Century Gothic</vt:lpstr>
+      <vt:lpstr>Stencil</vt:lpstr>
+      <vt:lpstr>Gadugi</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Gadugi</vt:lpstr>
-[...10 lines deleted...]
-      <vt:lpstr>Simplified Arabic Fixed</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>