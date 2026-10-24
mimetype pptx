--- v1 (2026-01-11)
+++ v2 (2026-10-24)
@@ -1,30 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -480,60 +481,60 @@
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="14760" autoAdjust="0"/>
-    <p:restoredTop sz="61511" autoAdjust="0"/>
+    <p:restoredTop sz="59564" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="68" d="100"/>
-          <a:sy n="68" d="100"/>
+          <a:sx n="66" d="100"/>
+          <a:sy n="66" d="100"/>
         </p:scale>
-        <p:origin x="2076" y="60"/>
+        <p:origin x="2124" y="60"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
@@ -612,51 +613,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E1F95A12-D60B-4022-889A-D6FDB95E766F}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>11/26/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -4043,63 +4044,51 @@
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>ROSPA – the Royal Society for the Prevention of Accidents </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>website has lots of useful information about the prevention of </a:t>
-[...11 lines deleted...]
-              <a:t>accidents.</a:t>
+              <a:t>website has lots of useful information about the prevention of accidents.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>https://www.rospa.com/</a:t>
             </a:r>
           </a:p>
@@ -4257,281 +4246,865 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0" fontAlgn="base"/>
-[...20 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>2. He is smoking while climbing a ladder + j) He should not be smoking at work! </a:t>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>1. No first aid </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>+ r) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Inability to treat anyone who has an accident</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>2. Man walking around with a lit cigarette + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Fire hazard</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>3. Kids running and partially sighted man walking around with boxes lying everywhere + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>o) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Slips, trips and falls hazard</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>4. Desk and chair is wonky/damaged + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>n) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Objects can fall off the table and injure near bystanders</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>5. Alcohol at work +</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> m) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Impairs personal judgement causing accidents</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>6. Man with walking sticks walking towards overflowing bin + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>k) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Fall over it and cause woman with tea to scald herself</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>7. Woman pouring hot tea with objects at her feet +</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> d) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Fall over items and spill hot liquid causing scalding</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>8. Stage is damaged and wonky leg + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>a) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Man using stick could fall over the steps on the way down</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>9. Wires trailing throughout +</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> f) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Someone is bound to trip over these and injure themselves</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>10. Lack of seating for audience +</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> q) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Woman in purple dress with walking sticks unable to sit down</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>11. Boxes lying all around the floor + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>e) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Woman in mobility scooter about to crash into boxes</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>12. Fire extinguisher not on the wall + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>c) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Unable to extinguish any fire outbreaks</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>13. Carpet is faulty enroute to emergency exit +</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> b) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Can cause people to fall over each other during emergency exit</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>14. Missing safety rail on stairs leading to fire exit +</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>No support for people who are unsteady on their feet</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>15. Man balancing on unstable ladder to put up banner + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>g) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Could fall off and break a limb</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>16. Older woman outside walking towards car park + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>j) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Uneven surface a trip hazard and car park not nearby which is a physical hazard for people with physical disabilities</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>17. Wheelchair user unable to access male toilets + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>h) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Can cause health and sanitation risks</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>18. Dodgy legs on tea table + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>l) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Urn can fall off table and cause injury or scalding to bystanders</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...183 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
@@ -4581,51 +5154,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Any questions?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA8CE8B9-6A58-4D87-B516-F25D94F6D43A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -8551,51 +9124,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/26/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8721,51 +9294,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/26/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8901,51 +9474,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/26/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9071,51 +9644,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/26/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9315,51 +9888,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/26/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9547,51 +10120,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/26/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9914,51 +10487,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/26/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10032,51 +10605,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/26/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10127,51 +10700,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/26/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10404,51 +10977,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/26/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10661,51 +11234,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/26/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10878,51 +11451,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/26/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -11271,107 +11844,107 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rospa.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hse.gov.uk/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hse.gov.uk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rospa.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.PNG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://player.vimeo.com/video/512898974?" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://player.vimeo.com/video/512898974?" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="26A9C9"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -12117,51 +12690,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C939110-9DA0-9A2D-F2DD-DE41081D8A3D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>© Gateway 2025</a:t>
+              <a:t>© Gateway 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1454121713"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:lum/>
@@ -12371,92 +12944,92 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Graphic 5" descr="Warning with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C14A09-3305-6617-A629-D013CFBB7110}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="664299" y="515850"/>
             <a:ext cx="516378" cy="516378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="45" name="Group 44">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7BE7B5D-EC18-7D58-6149-70B6AE9F5141}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1325711" y="1420158"/>
-            <a:ext cx="6303795" cy="763556"/>
+            <a:ext cx="6508247" cy="763556"/>
             <a:chOff x="1325711" y="1420158"/>
-            <a:chExt cx="6303795" cy="763556"/>
+            <a:chExt cx="6508247" cy="763556"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="40" name="Rectangle 39">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45984C1D-59FE-9D71-8ADA-58B0282BA183}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2167032" y="1420158"/>
               <a:ext cx="5462474" cy="763556"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 0 w 5442154"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 690194"/>
                 <a:gd name="connsiteX1" fmla="*/ 5442154 w 5442154"/>
@@ -12588,139 +13161,139 @@
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="8" name="TextBox 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DABBACC-EEB4-F262-1127-07F42074F9A8}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="2371486" y="1570851"/>
-              <a:ext cx="5053566" cy="584775"/>
+              <a:off x="2371485" y="1631140"/>
+              <a:ext cx="5462473" cy="338554"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr lvl="0"/>
               <a:r>
                 <a:rPr lang="en-GB" sz="1600" b="1" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="C00000"/>
                   </a:solidFill>
                   <a:effectLst/>
-                  <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
-                  <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
                 </a:rPr>
                 <a:t>COSHH</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-GB" sz="1600" dirty="0">
                   <a:effectLst/>
-                  <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
-                  <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
                 </a:rPr>
                 <a:t> </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-GB" sz="1600" dirty="0">
-                  <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
-                  <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
                 </a:rPr>
                 <a:t>[</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-GB" sz="1600" dirty="0">
                   <a:effectLst/>
-                  <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
-                  <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
                 </a:rPr>
                 <a:t>Control of Substances Hazardous</a:t>
               </a:r>
-              <a:br>
+              <a:r>
                 <a:rPr lang="en-GB" sz="1600" dirty="0">
-                  <a:effectLst/>
-[...1 lines deleted...]
-                  <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
                 </a:rPr>
-              </a:br>
+                <a:t> </a:t>
+              </a:r>
               <a:r>
                 <a:rPr lang="en-GB" sz="1600" dirty="0">
                   <a:effectLst/>
-                  <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
-                  <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
                 </a:rPr>
-                <a:t>       to Health]</a:t>
+                <a:t>to Health]</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="4" name="Picture 3" descr="A picture containing projector, night sky&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EE4E1C4-D28C-B2AF-0336-DAD1A8A9EB47}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId9">
+            <a:blip r:embed="rId8">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1325711" y="1512901"/>
               <a:ext cx="599921" cy="623918"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="48" name="Group 47">
             <a:extLst>
@@ -12891,105 +13464,105 @@
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="16" name="TextBox 15">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42A008E4-644C-35A6-660A-47C25B2A4387}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="2653580" y="2647181"/>
+              <a:off x="2653580" y="2637133"/>
               <a:ext cx="1888164" cy="338554"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr lvl="0"/>
               <a:r>
                 <a:rPr lang="en-GB" sz="1600" b="1" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="C00000"/>
                   </a:solidFill>
                   <a:effectLst/>
-                  <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
-                  <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
                 </a:rPr>
                 <a:t>FIRE SAFETY</a:t>
               </a:r>
               <a:endParaRPr lang="en-GB" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
-                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="7" name="Picture 6" descr="A picture containing dark&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5009297-9E32-276F-8BF6-A250894C0132}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId10">
+            <a:blip r:embed="rId9">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1116124" y="2371540"/>
               <a:ext cx="858225" cy="779489"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="43" name="Group 42">
             <a:extLst>
@@ -13157,161 +13730,161 @@
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="20" name="TextBox 19">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F0F5625-645B-5DA7-30F5-1EE607BAE788}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="2943269" y="5542440"/>
+              <a:off x="2882981" y="5532392"/>
               <a:ext cx="2479729" cy="338554"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr lvl="0"/>
               <a:r>
                 <a:rPr lang="en-GB" sz="1600" b="1" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="C00000"/>
                   </a:solidFill>
-                  <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
-                  <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
                 </a:rPr>
                 <a:t>MANUAL HANDLING</a:t>
               </a:r>
               <a:endParaRPr lang="en-GB" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
-                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="10" name="Picture 9" descr="Text&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01CDEDC5-3B01-D015-6BC5-56D864AC6D2B}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId11">
+            <a:blip r:embed="rId10">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1442658" y="5349530"/>
               <a:ext cx="724374" cy="724374"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="52" name="Group 51">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C986617-EEFB-EC06-38ED-CB197F612E79}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1283031" y="3389136"/>
-            <a:ext cx="6117206" cy="669874"/>
+            <a:ext cx="5798449" cy="669874"/>
             <a:chOff x="1283031" y="3389136"/>
-            <a:chExt cx="6117206" cy="669874"/>
+            <a:chExt cx="5798449" cy="669874"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="75" name="Rectangle 39">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{128334D8-9985-1EB8-C068-A5AB40285C87}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="10800000">
               <a:off x="2271543" y="3389136"/>
-              <a:ext cx="5128694" cy="669874"/>
+              <a:ext cx="4129257" cy="669874"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 0 w 5442154"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 690194"/>
                 <a:gd name="connsiteX1" fmla="*/ 5442154 w 5442154"/>
                 <a:gd name="connsiteY1" fmla="*/ 0 h 690194"/>
                 <a:gd name="connsiteX2" fmla="*/ 5442154 w 5442154"/>
                 <a:gd name="connsiteY2" fmla="*/ 690194 h 690194"/>
                 <a:gd name="connsiteX3" fmla="*/ 0 w 5442154"/>
                 <a:gd name="connsiteY3" fmla="*/ 690194 h 690194"/>
                 <a:gd name="connsiteX4" fmla="*/ 0 w 5442154"/>
                 <a:gd name="connsiteY4" fmla="*/ 0 h 690194"/>
                 <a:gd name="connsiteX0" fmla="*/ 0 w 5442154"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 690194"/>
                 <a:gd name="connsiteX1" fmla="*/ 5442154 w 5442154"/>
                 <a:gd name="connsiteY1" fmla="*/ 0 h 690194"/>
                 <a:gd name="connsiteX2" fmla="*/ 5442154 w 5442154"/>
                 <a:gd name="connsiteY2" fmla="*/ 690194 h 690194"/>
                 <a:gd name="connsiteX3" fmla="*/ 101600 w 5442154"/>
                 <a:gd name="connsiteY3" fmla="*/ 669874 h 690194"/>
                 <a:gd name="connsiteX4" fmla="*/ 0 w 5442154"/>
                 <a:gd name="connsiteY4" fmla="*/ 0 h 690194"/>
                 <a:gd name="connsiteX0" fmla="*/ 0 w 5574234"/>
@@ -13407,140 +13980,140 @@
                 </a:schemeClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="18" name="TextBox 17">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78A42FDD-0F3A-F350-DF96-1670676435E1}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2570862" y="3556269"/>
               <a:ext cx="4510618" cy="338554"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr lvl="0"/>
               <a:r>
                 <a:rPr lang="en-GB" sz="1600" b="1" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="C00000"/>
                   </a:solidFill>
                   <a:effectLst/>
-                  <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
-                  <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
                 </a:rPr>
                 <a:t>PPE</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-GB" sz="1600" dirty="0">
                   <a:effectLst/>
-                  <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
-                  <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
                 </a:rPr>
                 <a:t> </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-GB" sz="1600" dirty="0">
-                  <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
-                  <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
                 </a:rPr>
                 <a:t>[</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-GB" sz="1600" dirty="0">
                   <a:effectLst/>
-                  <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
-                  <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
                 </a:rPr>
                 <a:t>Personal Protective Equipment]</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="29" name="Picture 28" descr="A close up of a car's speedometer&#10;&#10;Description automatically generated with low confidence">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B11CB38-0F8D-ED9A-30F8-8F07A1B6CC9B}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId12">
+            <a:blip r:embed="rId11">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1283031" y="3413023"/>
               <a:ext cx="779489" cy="566901"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="53" name="Group 52">
             <a:extLst>
@@ -13711,116 +14284,116 @@
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="19" name="TextBox 18">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19B50029-8F45-4E97-7724-6A3F3503A14E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="2670805" y="4559490"/>
+              <a:off x="2670805" y="4549442"/>
               <a:ext cx="3004551" cy="338554"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr lvl="0"/>
               <a:r>
                 <a:rPr lang="en-GB" sz="1600" b="1" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="C00000"/>
                   </a:solidFill>
-                  <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
-                  <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
                 </a:rPr>
                 <a:t>ELECTRICAL</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-GB" sz="1600" b="1" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="C00000"/>
                   </a:solidFill>
                   <a:effectLst/>
-                  <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
-                  <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
                 </a:rPr>
                 <a:t> SAFETY</a:t>
               </a:r>
               <a:endParaRPr lang="en-GB" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
-                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="38" name="Picture 37" descr="Shape&#10;&#10;Description automatically generated with low confidence">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37B7E184-CB09-5AAF-C4BF-604E93743174}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId13">
+            <a:blip r:embed="rId12">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1496107" y="4214645"/>
               <a:ext cx="615950" cy="912519"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1515762600"/>
@@ -14342,57 +14915,57 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Graphic 5" descr="Warning with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C14A09-3305-6617-A629-D013CFBB7110}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="664299" y="515850"/>
             <a:ext cx="516378" cy="516378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="18" name="Group 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{049D2531-EF2B-9A4D-1B83-DFB999BB3C6E}"/>
               </a:ext>
             </a:extLst>
@@ -14401,51 +14974,51 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1566735" y="1326712"/>
             <a:ext cx="5448300" cy="1092200"/>
             <a:chOff x="1566735" y="1326712"/>
             <a:chExt cx="5448300" cy="1092200"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="10" name="Picture 9" descr="A picture containing text&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DCEAF01-9AFB-D0FD-BCC8-2FB39D9E9F53}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId9">
+            <a:blip r:embed="rId8">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1566735" y="1326712"/>
               <a:ext cx="5448300" cy="1092200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="8" name="TextBox 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -14525,51 +15098,51 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1546472" y="2522239"/>
             <a:ext cx="5448300" cy="1092200"/>
             <a:chOff x="1546472" y="2522239"/>
             <a:chExt cx="5448300" cy="1092200"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="14" name="Picture 13" descr="Shape&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27C14AC3-7F23-1DFF-3082-7CBF9D6AB8F9}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId10">
+            <a:blip r:embed="rId9">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1546472" y="2522239"/>
               <a:ext cx="5448300" cy="1092200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="9" name="TextBox 8">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -14646,51 +15219,51 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1536302" y="3805702"/>
             <a:ext cx="5448300" cy="1092200"/>
             <a:chOff x="1536302" y="3805702"/>
             <a:chExt cx="5448300" cy="1092200"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="3" name="Picture 2" descr="A picture containing text&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2796D4D6-D36F-1DED-3A49-4A61257C0CC1}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId11">
+            <a:blip r:embed="rId10">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1536302" y="3805702"/>
               <a:ext cx="5448300" cy="1092200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="11" name="TextBox 10">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -14779,51 +15352,51 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1566735" y="5064352"/>
             <a:ext cx="5448300" cy="1092200"/>
             <a:chOff x="1566735" y="5064352"/>
             <a:chExt cx="5448300" cy="1092200"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="5" name="Picture 4" descr="A picture containing text&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A3842FB-B8A5-BC4C-9809-17FB52293DE1}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId12">
+            <a:blip r:embed="rId11">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1566735" y="5064352"/>
               <a:ext cx="5448300" cy="1092200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="12" name="TextBox 11">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -14912,51 +15485,51 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6780345" y="0"/>
             <a:ext cx="2363655" cy="6185580"/>
             <a:chOff x="6780345" y="0"/>
             <a:chExt cx="2363655" cy="6185580"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="24" name="Picture 23" descr="Background pattern&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20A10136-FE8A-4A2A-AE66-02110836E179}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
-            <a:blip r:embed="rId13">
+            <a:blip r:embed="rId12">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect t="3815"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="7560170" y="0"/>
               <a:ext cx="990600" cy="3627996"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="7" name="Group 6">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91E91954-0EC0-BC49-5D0D-893A116ECA77}"/>
@@ -14967,51 +15540,51 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="6780345" y="4688361"/>
               <a:ext cx="2363655" cy="1497219"/>
               <a:chOff x="6780345" y="4286012"/>
               <a:chExt cx="2363655" cy="1497219"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="27" name="Picture 26" descr="A picture containing text&#10;&#10;Description automatically generated">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{308E04CE-D0C7-2979-5193-670E76D7BD92}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill rotWithShape="1">
-              <a:blip r:embed="rId14">
+              <a:blip r:embed="rId13">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:srcRect l="13775" r="13760"/>
               <a:stretch/>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="6780345" y="4286012"/>
                 <a:ext cx="2363655" cy="1497219"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:effectLst>
                 <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:outerShdw>
               </a:effectLst>
@@ -15060,51 +15633,51 @@
                   <a:rPr lang="en-GB" sz="1400" dirty="0">
                     <a:latin typeface="Comic Sans MS" panose="030F0902030302020204" pitchFamily="66" charset="0"/>
                     <a:cs typeface="Simplified Arabic Fixed"/>
                   </a:rPr>
                   <a:t>Try the quick quiz!</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="29" name="Picture 28" descr="A picture containing outdoor object, night sky&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9354785-321E-FCEB-69BE-AE5BA908C4FF}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId15">
+            <a:blip r:embed="rId14">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="7587191" y="3779824"/>
               <a:ext cx="852588" cy="866680"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="378234326"/>
@@ -15626,57 +16199,57 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Graphic 5" descr="Warning with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C14A09-3305-6617-A629-D013CFBB7110}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="664299" y="515850"/>
             <a:ext cx="516378" cy="516378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DABBACC-EEB4-F262-1127-07F42074F9A8}"/>
               </a:ext>
             </a:extLst>
@@ -15723,159 +16296,159 @@
                 <a:effectLst/>
                 <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>trucks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2" descr="Icon&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29F75FA9-3A31-9209-535A-3BAE264FDBD8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4929965" y="3888314"/>
             <a:ext cx="1905000" cy="1701800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4" descr="Icon&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{920E57CE-7DFB-4C45-EC87-D878450D9498}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2606836" y="3799883"/>
             <a:ext cx="1600200" cy="1612900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 8" descr="A yellow triangle with a black arrow&#10;&#10;Description automatically generated with low confidence">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F04301A6-CEAB-F242-64A8-E21EB05077AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
+          <a:blip r:embed="rId10">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4929965" y="1457918"/>
             <a:ext cx="1905000" cy="1714500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Picture 10" descr="Icon&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79CF675F-63DA-E105-DA4F-E25AE0029E6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip r:embed="rId11">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2594136" y="1457918"/>
             <a:ext cx="1612900" cy="1600200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="TextBox 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -16492,57 +17065,57 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Graphic 5" descr="Warning with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C14A09-3305-6617-A629-D013CFBB7110}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="664299" y="515850"/>
             <a:ext cx="516378" cy="516378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63A23AD2-D319-7917-30F0-9635D244F280}"/>
               </a:ext>
             </a:extLst>
@@ -16572,159 +17145,159 @@
                 <a:effectLst/>
                 <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Wash your hands</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3" descr="A picture containing text, clipart, sign&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2F40645-8264-06F4-5A38-1E5A7C2AD293}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4572000" y="1682311"/>
             <a:ext cx="2743200" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6" descr="A picture containing text, first-aid kit, object, sign&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8DC0E44-5492-245C-2C1A-A3D1AB17ADE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4811357" y="3813104"/>
             <a:ext cx="1841500" cy="1574800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Picture 11" descr="Icon&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F9538A5-9170-D5AF-FE57-1E3B2C1BBBED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
+          <a:blip r:embed="rId10">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2389241" y="3778686"/>
             <a:ext cx="1752600" cy="1752600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Picture 13" descr="Icon&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D3C3229-9C4C-EA3A-754C-E5D00FBD4072}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip r:embed="rId11">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2389241" y="1554606"/>
             <a:ext cx="1752600" cy="1752600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="TextBox 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -17616,57 +18189,57 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="535956" y="414399"/>
             <a:ext cx="772851" cy="766668"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="25" name="Graphic 24" descr="Warning with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E95A1C1-A035-1A3B-5456-6C7BE7DD73DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="664299" y="515850"/>
             <a:ext cx="516378" cy="516378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="4" name="Group 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CC600BE-B670-C551-1B39-8691F838F61F}"/>
               </a:ext>
             </a:extLst>
@@ -17828,95 +18401,95 @@
             <a:blip r:embed="rId7">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="601957" y="5168762"/>
               <a:ext cx="823015" cy="823015"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="36" name="Picture 35">
-            <a:hlinkClick r:id="rId12"/>
+            <a:hlinkClick r:id="rId11"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19547131-B8D7-61DA-20E6-A0249C5A093F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13"/>
+          <a:blip r:embed="rId12"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4135059" y="3145447"/>
             <a:ext cx="2690405" cy="850128"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4" descr="Text&#10;&#10;Description automatically generated">
-            <a:hlinkClick r:id="rId14"/>
+            <a:hlinkClick r:id="rId13"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AF97583-8579-3B21-B2E8-D3512B3427E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15">
+          <a:blip r:embed="rId14">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4122626" y="2072125"/>
             <a:ext cx="2628900" cy="838200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1223398171"/>
       </p:ext>
@@ -18073,51 +18646,51 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="TextBox 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F68C3D94-9EC0-D171-D962-90EDD03D5326}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="37512" y="4848222"/>
+            <a:off x="-96505" y="4625397"/>
             <a:ext cx="1914671" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Activity 2: </a:t>
             </a:r>
             <a:r>
@@ -18125,94 +18698,94 @@
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Spot the hazards!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="TextBox 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7354FBFE-EA86-48FB-8663-19E5D318B641}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="402489" y="3661536"/>
+            <a:off x="194669" y="3661536"/>
             <a:ext cx="1839892" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>All the correct answers are a)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Right Triangle 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4AC4A1C-4955-4FCA-B77B-E30F60DAA199}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="18900000">
-            <a:off x="926533" y="2623418"/>
-            <a:ext cx="798253" cy="798253"/>
+            <a:off x="718712" y="2623418"/>
+            <a:ext cx="798254" cy="798253"/>
           </a:xfrm>
           <a:prstGeom prst="rtTriangle">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
@@ -18221,93 +18794,93 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="TextBox 30">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{189E7367-262D-44C4-AD71-79FC7EEE78C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="504764" y="2084427"/>
+            <a:off x="89467" y="2084427"/>
             <a:ext cx="1695078" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Activity 1: Quiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="Right Triangle 33">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56A10B3B-7287-4BFC-94C8-9B0AC37F743D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="13500000">
-            <a:off x="1576538" y="4914639"/>
+            <a:off x="1410761" y="4881619"/>
             <a:ext cx="830697" cy="830697"/>
           </a:xfrm>
           <a:prstGeom prst="rtTriangle">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
@@ -18318,141 +18891,140 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle: Rounded Corners 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B62433FB-7625-4B72-9C1E-53C5CD76C2A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="359950" y="583199"/>
-            <a:ext cx="3159745" cy="1333528"/>
+            <a:ext cx="5344659" cy="878843"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
-          <a:ln>
+          <a:ln w="28575">
             <a:solidFill>
-              <a:srgbClr val="259D9D"/>
+              <a:schemeClr val="bg1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EFC2264-7D36-4C61-B88B-B291FDB8FF7C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2651319" y="391356"/>
-            <a:ext cx="6343286" cy="5750519"/>
+            <a:off x="2456034" y="1306122"/>
+            <a:ext cx="6453541" cy="4590663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35" name="TextBox 34">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{018520CD-9157-7B49-A0BD-6A44236DD43A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="430298" y="722345"/>
-            <a:ext cx="2347317" cy="1077218"/>
+            <a:ext cx="4609293" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Stencil ICG" panose="00000400000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>ACTIVITY ANSWERS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -18749,130 +19321,130 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5521101" y="2042949"/>
             <a:ext cx="2772102" cy="2772102"/>
             <a:chOff x="5369339" y="2042949"/>
             <a:chExt cx="2772102" cy="2772102"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="13" name="Graphic 12" descr="Thought with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9125687F-11D2-5442-92AB-D1DA660010DF}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId3">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5369339" y="2042949"/>
               <a:ext cx="2772102" cy="2772102"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="15" name="Graphic 14" descr="Question Mark with solid fill">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5122D237-BD06-AF4B-B9CC-9A124D7A6429}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId5" cstate="email">
+            <a:blip cstate="email">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="6171427" y="2467752"/>
               <a:ext cx="735725" cy="735725"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Picture 11" descr="Icon&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F912CA85-121D-BD4B-AEF1-5A722463BCA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7" cstate="email">
+          <a:blip r:embed="rId5" cstate="email">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="313328" y="1285920"/>
             <a:ext cx="3916927" cy="3835114"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -18904,100 +19476,100 @@
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Maximus" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>JOB SEEKING SKILLS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6" descr="Logo&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E36ADD0-29ED-6F76-BB46-863CBA648605}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D102AEB-67A0-5943-E471-D2E9C3B2C478}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>© Gateway 2025</a:t>
+              <a:t>© Gateway 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="882327977"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:lum/>
@@ -19261,126 +19833,126 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Graphic 5" descr="Warning with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C14A09-3305-6617-A629-D013CFBB7110}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="664299" y="515850"/>
             <a:ext cx="516378" cy="516378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="36" name="Picture 35">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D729CA3-A77D-AF24-1FA9-9958B42DEC76}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="3474474"/>
             <a:ext cx="9144000" cy="410834"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="28" name="Picture 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6110B74D-4C11-653A-1AEF-6615998C85E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1515045"/>
             <a:ext cx="9144000" cy="410834"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="43" name="TextBox 42">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -19522,87 +20094,87 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1400" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{232C9A74-901A-4EC7-B16C-88DF6B6647FD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1421207"/>
             <a:ext cx="3029373" cy="5439534"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="Picture 18" descr="A picture containing text&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{830767C7-9BF6-4C43-DAA9-D6ABF42036AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
+          <a:blip r:embed="rId10">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2294755" y="4529522"/>
             <a:ext cx="3928778" cy="1803373"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:effectLst>
             <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
               <a:schemeClr val="tx1">
                 <a:lumMod val="65000"/>
                 <a:lumOff val="35000"/>
               </a:schemeClr>
             </a:outerShdw>
@@ -19648,86 +20220,86 @@
             <a:r>
               <a:rPr lang="en-GB" sz="1400" dirty="0">
                 <a:latin typeface="Comic Sans MS" panose="030F0902030302020204" pitchFamily="66" charset="0"/>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>: What do you think is the most reported workplace injury – from lifting heavy objects, or tripping over?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Picture 20" descr="Background pattern&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51129553-E676-FCAA-F68D-2B1C653DDE74}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId12">
+          <a:blip r:embed="rId11">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="46530"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000" flipH="1">
             <a:off x="7853743" y="4242319"/>
             <a:ext cx="849967" cy="1730546"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4" descr="A picture containing outdoor object, night sky&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{009AFBFF-A68A-AC9E-75C3-6C4895BF56B3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
+          <a:blip r:embed="rId12">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6232417" y="4675034"/>
             <a:ext cx="1139399" cy="1158232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="160743610"/>
       </p:ext>
@@ -19811,88 +20383,88 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC04808F-8943-8DFB-9548-765674B54674}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5054705" y="3357654"/>
-            <a:ext cx="3531200" cy="707886"/>
+            <a:off x="5215214" y="3548391"/>
+            <a:ext cx="3210182" cy="469435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Picture 17" descr="A picture containing text&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BFC947A-D5DD-1543-2194-EAAFD5E8DB89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="763472" y="3354419"/>
-            <a:ext cx="3531199" cy="707886"/>
+            <a:off x="923981" y="3545156"/>
+            <a:ext cx="3210181" cy="469435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33" name="TextBox 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45C1386A-3F6A-4638-94F1-B660903D66E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="502697" y="6263445"/>
             <a:ext cx="3094965" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -20060,57 +20632,57 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Simplified Arabic Fixed"/>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>Employer and Employee responsibilities</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Graphic 14" descr="Warning with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A45AF333-1302-AA1E-21FE-6E822F6C018E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="664299" y="515850"/>
             <a:ext cx="516378" cy="516378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="TextBox 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{026F4637-FD7D-7051-8D4B-9EF0F42760D0}"/>
               </a:ext>
             </a:extLst>
@@ -20287,107 +20859,109 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>​</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="TextBox 26">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E388775-D020-811A-D287-FB6A0305323A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="763472" y="3399369"/>
-            <a:ext cx="3471992" cy="646331"/>
+            <a:off x="763472" y="3609840"/>
+            <a:ext cx="3471992" cy="305233"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0">
-                <a:latin typeface="Simplified Arabic Fixed"/>
+                <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>Employer responsibilities</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="TextBox 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{942B4147-E12E-7518-4174-7DFDDFB5676E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5054704" y="3392897"/>
-            <a:ext cx="3471992" cy="646331"/>
+            <a:off x="5054704" y="3603368"/>
+            <a:ext cx="3471992" cy="305233"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0">
-                <a:latin typeface="Simplified Arabic Fixed"/>
+                <a:latin typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Gadugi" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>Employee responsibilities</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="TextBox 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C989ACBD-AB90-ECEC-BEAE-787DCD115F16}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5126656" y="4266104"/>
             <a:ext cx="3094965" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -21285,57 +21859,57 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Simplified Arabic Fixed"/>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>in the workplace</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="22" name="Graphic 21" descr="Warning with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19A40CA2-448D-11AC-3AA1-D3682D789B73}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="664299" y="515850"/>
             <a:ext cx="516378" cy="516378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="TextBox 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C41259C2-BFB7-9D42-979B-2918B452687F}"/>
               </a:ext>
             </a:extLst>
@@ -21406,86 +21980,86 @@
             <a:r>
               <a:rPr lang="en-GB" sz="1400" dirty="0">
                 <a:latin typeface="Comic Sans MS" panose="030F0902030302020204" pitchFamily="66" charset="0"/>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>Is it 14, 16, 18, 21?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="25" name="Picture 24" descr="Background pattern&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5318F2B2-F448-8DA5-C516-559A3E4DD8C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId12">
+          <a:blip r:embed="rId11">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="25438" b="1"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="781587" y="4528763"/>
             <a:ext cx="849967" cy="2413141"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="26" name="Picture 25" descr="A picture containing outdoor object, night sky&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9804750D-2851-FCEA-ECB7-3FA1E36C36F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
+          <a:blip r:embed="rId12">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2579108" y="5394704"/>
             <a:ext cx="852588" cy="866680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="862712091"/>
       </p:ext>
@@ -21801,57 +22375,57 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Graphic 5" descr="Warning with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C14A09-3305-6617-A629-D013CFBB7110}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="664299" y="515850"/>
             <a:ext cx="516378" cy="516378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Group 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30204707-DCD5-7DB6-B81F-52FD7EA02052}"/>
               </a:ext>
             </a:extLst>
@@ -21880,93 +22454,93 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="922381" y="1590107"/>
               <a:ext cx="1746503" cy="1762979"/>
               <a:chOff x="922381" y="1590107"/>
               <a:chExt cx="1746503" cy="1762979"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="5" name="Picture 4">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E367929C-25CF-41BE-9A69-F34CF426DC34}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId10">
+              <a:blip r:embed="rId9">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="922381" y="1590107"/>
                 <a:ext cx="1746503" cy="1762979"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="11" name="Graphic 10" descr="Radioactive">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFFA52FB-9865-458B-9044-0C9541F937CE}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId11">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="1143640" y="1877133"/>
                 <a:ext cx="1274644" cy="1274644"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="22" name="TextBox 21">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C89E4F08-C7C0-4CDE-B846-02A0C66EA809}"/>
                 </a:ext>
@@ -22022,93 +22596,93 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3786301" y="1894028"/>
             <a:ext cx="1748773" cy="2203728"/>
             <a:chOff x="3861630" y="4161264"/>
             <a:chExt cx="2019582" cy="2544990"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="15" name="Picture 14">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14B851BE-57B0-445E-AC4F-68CF9CD95FDD}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId10">
+            <a:blip r:embed="rId9">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3861630" y="4161264"/>
               <a:ext cx="2019582" cy="2038635"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="16" name="Graphic 15" descr="Warning">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{772B24F5-7762-488A-A4EE-06A13724AEA5}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId13">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4242753" y="4436359"/>
               <a:ext cx="1251783" cy="1251783"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="25" name="TextBox 24">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2188E2F0-EEF4-4D53-A345-67F7A7DD985F}"/>
                 </a:ext>
               </a:extLst>
@@ -22159,51 +22733,51 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5849696" y="1894028"/>
             <a:ext cx="3008670" cy="2267266"/>
             <a:chOff x="6138096" y="2263072"/>
             <a:chExt cx="3474584" cy="2618369"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="14" name="Picture 13">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5545EDDD-0445-485C-9F98-AB747C0D191D}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId10">
+            <a:blip r:embed="rId9">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="6828822" y="2263072"/>
               <a:ext cx="2019582" cy="2038635"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="24" name="TextBox 23">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -22250,57 +22824,57 @@
               </a:r>
               <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Reprise Title Std" panose="02000000000000000000" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="21" name="Graphic 20" descr="Checklist RTL">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14112142-2EAA-4150-8821-E7DC422ADD02}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId15">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId16"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="7170958" y="2637258"/>
               <a:ext cx="1328471" cy="1328471"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="31" name="Picture 30">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{542B3F60-7CCE-38B1-2D2F-6F5F4369DC0C}"/>
               </a:ext>
@@ -22346,51 +22920,51 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="-23652" y="4087979"/>
             <a:ext cx="6521760" cy="2597061"/>
             <a:chOff x="-23652" y="4087979"/>
             <a:chExt cx="6521760" cy="2597061"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="13" name="Picture 12" descr="Shape, square&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69E4B952-E826-D39B-2E8A-9EB73534A945}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId17">
+            <a:blip r:embed="rId13">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm rot="21024060">
               <a:off x="3901047" y="4087979"/>
               <a:ext cx="2597061" cy="2597061"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:effectLst>
               <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
                 <a:schemeClr val="tx1">
                   <a:lumMod val="75000"/>
                   <a:lumOff val="25000"/>
                 </a:schemeClr>
               </a:outerShdw>
@@ -22472,51 +23046,51 @@
                   <a:effectLst/>
                   <a:latin typeface="Stencil ICG" panose="00000400000000000000" pitchFamily="2" charset="0"/>
                   <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>PREVENT</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="18" name="Picture 17" descr="Background pattern&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6E4615F-9BB3-EB54-5111-DC1485E55999}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId18">
+            <a:blip r:embed="rId14">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="1366998" y="3542530"/>
               <a:ext cx="990600" cy="3771900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3474561878"/>
@@ -22977,57 +23551,57 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Graphic 5" descr="Warning with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C14A09-3305-6617-A629-D013CFBB7110}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="664299" y="515850"/>
             <a:ext cx="516378" cy="516378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="24" name="Group 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B317FB55-A705-3994-572B-375CE8E7B4B7}"/>
               </a:ext>
             </a:extLst>
@@ -23141,51 +23715,51 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="8" name="Picture 7" descr="A picture containing text&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37047ADF-E726-469F-80A6-B8FBC28C42F5}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId9">
+            <a:blip r:embed="rId8">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1621462" y="4177532"/>
               <a:ext cx="1866900" cy="2032000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="21" name="Group 20">
             <a:extLst>
@@ -23303,51 +23877,51 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="11" name="Picture 10" descr="A picture containing text&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEFA70E3-0F70-ACF6-1C5E-B456285C38E9}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId10">
+            <a:blip r:embed="rId9">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1030912" y="1903349"/>
               <a:ext cx="1181100" cy="1689100"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="22" name="Group 21">
             <a:extLst>
@@ -23412,51 +23986,51 @@
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="5" name="Picture 4" descr="A picture containing toy&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9ACE2DE-4E3F-6251-F678-D9BA7717459F}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId11">
+            <a:blip r:embed="rId10">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3506057" y="1551682"/>
               <a:ext cx="1447800" cy="1727200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="28" name="TextBox 27">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -23571,51 +24145,51 @@
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="18" name="Picture 17" descr="A picture containing text, person, dark&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2368AED5-0F89-6F30-7354-9232761F37E2}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId12">
+            <a:blip r:embed="rId11">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5837769" y="1789049"/>
               <a:ext cx="2095500" cy="1917700"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="29" name="TextBox 28">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -23786,51 +24360,51 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="16" name="Picture 15" descr="A person wearing a garment&#10;&#10;Description automatically generated with low confidence">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7585350-361B-872B-0A02-6EDA4D4608B4}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId13">
+            <a:blip r:embed="rId12">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4190657" y="3933975"/>
               <a:ext cx="1981200" cy="2057400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="40" name="Group 39">
             <a:extLst>
@@ -23948,51 +24522,51 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="14" name="Picture 13" descr="A picture containing text, vector graphics&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D82424A9-9D2B-059D-1C12-08EB9BF55883}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId14">
+            <a:blip r:embed="rId13">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="6607337" y="4530875"/>
               <a:ext cx="2095500" cy="1460500"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2818211407"/>
@@ -24603,126 +25177,126 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Graphic 5" descr="Warning with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C14A09-3305-6617-A629-D013CFBB7110}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="664299" y="515850"/>
             <a:ext cx="516378" cy="516378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2" descr="A picture containing icon&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B8A7ECD-4A39-3101-C9DD-9A1044FC363D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="13949" y="1464349"/>
             <a:ext cx="5418091" cy="3968666"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7" descr="A picture containing text, vector graphics&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D37AD84F-8FAC-BB62-9DC3-68467B167361}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
+          <a:blip r:embed="rId10">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5908931" y="1934185"/>
             <a:ext cx="2906792" cy="3509419"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="7" name="Group 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -24734,122 +25308,122 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="5054627"/>
             <a:ext cx="7305925" cy="1803373"/>
             <a:chOff x="0" y="5054627"/>
             <a:chExt cx="7305925" cy="1803373"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="17" name="Picture 16" descr="Background pattern&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6940D55E-AE17-44BF-8D1D-B350ECA4BA16}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
-            <a:blip r:embed="rId12">
+            <a:blip r:embed="rId11">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect t="22787" b="1"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="824481" y="4481209"/>
               <a:ext cx="849967" cy="2498929"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="18" name="Picture 17" descr="A picture containing outdoor object, night sky&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A37374F1-BD5E-4C1A-918A-2DD44F77CB8C}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId13">
+            <a:blip r:embed="rId12">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="2524559" y="5443604"/>
               <a:ext cx="852588" cy="866680"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="15" name="Picture 14" descr="A picture containing text&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71C705D8-E3D0-B0EB-3372-696FDA14B92E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId14">
+            <a:blip r:embed="rId13">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3377147" y="5054627"/>
               <a:ext cx="3928778" cy="1803373"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:effectLst>
               <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:outerShdw>
@@ -25143,57 +25717,57 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Graphic 5" descr="Warning with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C14A09-3305-6617-A629-D013CFBB7110}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="664299" y="515850"/>
             <a:ext cx="516378" cy="516378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="2" name="Group 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8545CD8-2350-1BE2-58A8-925559F76497}"/>
               </a:ext>
             </a:extLst>
@@ -27158,91 +27732,91 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7490267" y="6332895"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Graphic 5" descr="Warning with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C14A09-3305-6617-A629-D013CFBB7110}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="664299" y="515850"/>
             <a:ext cx="516378" cy="516378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2" descr="Diagram&#10;&#10;Description automatically generated">
-            <a:hlinkClick r:id="rId9"/>
+            <a:hlinkClick r:id="rId8"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{543AE645-083B-795C-F4C0-CF8A722B0A5D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1180280" y="1720546"/>
             <a:ext cx="6674417" cy="3756375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2462638218"/>
       </p:ext>
@@ -27801,50 +28375,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010076D4B49E15B1BE47974D400D412D1E04" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="993c8b081e81884be6bdf5c7d8ec8def">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="50bbd1c0-476f-492f-837b-8878e2dd1eba" xmlns:ns3="3072b28c-77ff-4c28-a70b-2fb5f59c378a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e9f348fa0cb86e5790a06c5847a43d1" ns2:_="" ns3:_="">
     <xsd:import namespace="50bbd1c0-476f-492f-837b-8878e2dd1eba"/>
     <xsd:import namespace="3072b28c-77ff-4c28-a70b-2fb5f59c378a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -28031,170 +28614,161 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="50bbd1c0-476f-492f-837b-8878e2dd1eba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="3072b28c-77ff-4c28-a70b-2fb5f59c378a" xsi:nil="true"/>
     <SharedWithUsers xmlns="3072b28c-77ff-4c28-a70b-2fb5f59c378a">
       <UserInfo>
         <DisplayName>Pauline Munro</DisplayName>
         <AccountId>61</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACD853AD-0AD3-4492-A59A-FC492C3EB4BE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F656917D-111E-464E-914E-966388722CA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="50bbd1c0-476f-492f-837b-8878e2dd1eba"/>
     <ds:schemaRef ds:uri="3072b28c-77ff-4c28-a70b-2fb5f59c378a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB6E6F4A-3DA9-4F61-923E-2309AB9AF519}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="50bbd1c0-476f-492f-837b-8878e2dd1eba"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="3072b28c-77ff-4c28-a70b-2fb5f59c378a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>3985</Words>
+  <Words>4016</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>424</Paragraphs>
+  <Paragraphs>426</Paragraphs>
   <Slides>16</Slides>
   <Notes>16</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="29" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Simplified Arabic Fixed</vt:lpstr>
+      <vt:lpstr>Stencil</vt:lpstr>
+      <vt:lpstr>Gadugi</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Segoe UI</vt:lpstr>
       <vt:lpstr>Stencil ICG</vt:lpstr>
-      <vt:lpstr>Simplified Arabic Fixed</vt:lpstr>
+      <vt:lpstr>Maximus</vt:lpstr>
       <vt:lpstr>Comic Sans MS</vt:lpstr>
-      <vt:lpstr>Gadugi</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Reprise Title Std</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
-      <vt:lpstr>Reprise Title Std</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Stencil</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>