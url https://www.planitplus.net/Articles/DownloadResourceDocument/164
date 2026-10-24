--- v1 (2026-01-11)
+++ v2 (2026-10-24)
@@ -461,60 +461,60 @@
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="11204"/>
-    <p:restoredTop sz="62107" autoAdjust="0"/>
+    <p:restoredTop sz="70944" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr varScale="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="68" d="100"/>
-          <a:sy n="68" d="100"/>
+          <a:sx n="95" d="100"/>
+          <a:sy n="95" d="100"/>
         </p:scale>
-        <p:origin x="3102" y="78"/>
+        <p:origin x="2322" y="-654"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
@@ -588,119 +588,119 @@
           <p:cNvPr id="2" name="Header Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E1F95A12-D60B-4022-889A-D6FDB95E766F}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>11/27/2025</a:t>
+              <a:t>10/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
@@ -746,86 +746,86 @@
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DA8CE8B9-6A58-4D87-B516-F25D94F6D43A}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2381424369"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
@@ -1218,51 +1218,51 @@
               </a:rPr>
               <a:t>Timing 0:32</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA8CE8B9-6A58-4D87-B516-F25D94F6D43A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2271095960"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -1557,51 +1557,51 @@
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA8CE8B9-6A58-4D87-B516-F25D94F6D43A}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="650466969"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2884,61 +2884,158 @@
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> This code tells an employer how much tax-free pay you should get before deducting tax from the rest. It is important this is correct, or you may end up paying too much, or too little tax.</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr fontAlgn="t"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>The normal tax code for year 2025/26 is 1257L. This means you are allowed to earn £12,570 a year (or £242 a week) without paying any tax on your earnings. You will then pay tax on anything you earn over this amount. The amount of tax paid depends on your annual salary but the basic rate is 20%.</a:t>
+              <a:t>The normal tax code for the 2026/27 tax year is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>1257L</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>. This means you are allowed to earn </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>£12,570 a year</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> (or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>£242 a week</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>) before paying any Income Tax on your earnings. You will then pay tax on anything you earn above this amount. The amount of tax paid depends on your annual salary, but for most people the basic rate of tax is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>20%</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:cs typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Let's look at this this example to explain. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
@@ -3219,51 +3316,51 @@
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>National Insurance contributions</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>National Insurance is another tax that the government takes to pay for welfare benefits such as state pension and benefits if you are sick or unemployed. If you have to pay this it will be called NI contributions, as any money that is taken from your pay will contribute to your own entitlement to these benefits. You</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> will pay National Insurance if you are over 16 and earn over £242 a week gross from one job, or you are self-employed and make a profit of £12,570 or more a year.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t> The basic rate of NI is 15% of your salary. These rates are effective from 6 April 2025.</a:t>
+              <a:t> The basic rate of NI is 8% of your salary. These rates are effective from 6 April 2026.</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0"/>
               <a:t>Pension</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>A pension is money you'll use to live on when you retire. Most people get a state pension from the government which covers your basic needs. But it's also a good idea to try and save some extra money in a pension fund, to give you a decent standard of living. Your employer has to offer a workplace pension scheme by law. They have to automatically enrol anyone who’s eligible - this is called automatic enrolment. You can opt of this pension if you are under the age of 22 but it is a good idea, as it’s never too early to start thinking about your pension. You should try to start paying into your workplace pension scheme as soon as you start working. A percentage of your pay is taken off you every pay day and put into the pension scheme automatically. In most cases your employer will also add money for you.</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
@@ -3280,51 +3377,51 @@
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>SSP and OSP</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="1200" i="0" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>If you are off work sick you can get £118.75 a week Statutory Sick Pay (SSP). This is paid by your employer for up to 28 weeks. Some companies have a sick pay scheme and they will top up SSP so that you will receive full pay during your absence. This will show on your payslip as Occupation Sick Pay (OSP).</a:t>
+              <a:t>If you are off work sick you can get £123.25 a week Statutory Sick Pay (SSP). This is paid by your employer for up to 28 weeks. Some companies have a sick pay scheme and they will top up SSP so that you will receive full pay during your absence. This will show on your payslip as Occupation Sick Pay (OSP).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>If you are off sick you have to produce a </a:t>
@@ -3359,51 +3456,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="1" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Student loan</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>If you took out a student loan while studying, you will have payments automatically deducted when your salary reaches a certain level. At present this is over £25,000 for courses started after 1 August 2023.</a:t>
+              <a:t>If you took out a student loan while studying, you will have payments automatically deducted when your salary reaches a certain level. In Scotland, the current salary repayment threshold is £33,795 a year.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="1" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Other deductions</a:t>
@@ -3535,51 +3632,51 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="1" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Activity 1 – Examine a payslip</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr rtl="0" fontAlgn="base"/>
             <a:endParaRPr lang="en-US" b="0" i="0" dirty="0">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Next we are going to look at a payslip and see if you can answer the questions on the worksheet. Note, that this payslip is based on the tax year 2024/24.</a:t>
+              <a:t>Next we are going to look at a payslip and see if you can answer the questions on the worksheet. Note, that this payslip is based on the tax year 2026/27.</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>I'll give you 10 mins to answer the questions and then we will go through them.</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0">
@@ -3617,51 +3714,51 @@
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Franklin Gothic Demi" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>BB745326A</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>What is the tax code? Answer: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Franklin Gothic Demi" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>1250L</a:t>
+              <a:t>1257L</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Looking at the tax code, how much can you earn before you start paying tax? </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Franklin Gothic Demi" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> Answer: £12,500</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
@@ -3677,111 +3774,111 @@
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Franklin Gothic Demi" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>£620</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>What is the Net Pay?  Answer: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Franklin Gothic Demi" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>£518.11</a:t>
+              <a:t>£514.11</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>What has money been deducted for?  Answer: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Franklin Gothic Demi" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Tax, National Insurance</a:t>
+              <a:t>Income Tax and National Insurance</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How much has been earned to date?  Answer: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Franklin Gothic Demi" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>£17,760</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How much tax has been paid to date?  Answer: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Franklin Gothic Demi" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>£2086.20</a:t>
+              <a:t>£1,038.20</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Franklin Gothic Book" panose="020B0503020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0">
@@ -3794,51 +3891,51 @@
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA8CE8B9-6A58-4D87-B516-F25D94F6D43A}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1289292271"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4013,51 +4110,51 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="1" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>P60 and P45</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>The tax year differs from a calendar year and refers to the period from 6 April until 5 April the following year. For example, tax year 2025/26 is the period from 6 April 2025 to 5 April 2026.</a:t>
+              <a:t>The tax year differs from a calendar year and refers to the period from 6 April until 5 April the following year. For example, tax year 2026/27 is the period from 6 April 2026 to 5 April 2027.</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:cs typeface="Calibri" panose="020F0502020204030204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>There are two important documents you need to be aware of</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t> that relate to your tax</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
@@ -4313,51 +4410,51 @@
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA8CE8B9-6A58-4D87-B516-F25D94F6D43A}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1644154382"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4428,51 +4525,51 @@
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA8CE8B9-6A58-4D87-B516-F25D94F6D43A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2665011138"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4620,95 +4717,95 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/27/2025</a:t>
+              <a:t>10/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48F63A3B-78C7-47BE-AE5E-E10140E04643}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1976287107"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4790,95 +4887,95 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/27/2025</a:t>
+              <a:t>10/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48F63A3B-78C7-47BE-AE5E-E10140E04643}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2789566999"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4970,95 +5067,95 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/27/2025</a:t>
+              <a:t>10/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48F63A3B-78C7-47BE-AE5E-E10140E04643}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3521240662"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5140,95 +5237,95 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/27/2025</a:t>
+              <a:t>10/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48F63A3B-78C7-47BE-AE5E-E10140E04643}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2372672650"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5384,95 +5481,95 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/27/2025</a:t>
+              <a:t>10/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48F63A3B-78C7-47BE-AE5E-E10140E04643}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2730048922"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5616,95 +5713,95 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/27/2025</a:t>
+              <a:t>10/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48F63A3B-78C7-47BE-AE5E-E10140E04643}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3923274653"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5983,95 +6080,95 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/27/2025</a:t>
+              <a:t>10/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48F63A3B-78C7-47BE-AE5E-E10140E04643}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2195373621"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6101,190 +6198,190 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/27/2025</a:t>
+              <a:t>10/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48F63A3B-78C7-47BE-AE5E-E10140E04643}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3509486684"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/27/2025</a:t>
+              <a:t>10/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48F63A3B-78C7-47BE-AE5E-E10140E04643}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2991707802"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6473,95 +6570,95 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/27/2025</a:t>
+              <a:t>10/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48F63A3B-78C7-47BE-AE5E-E10140E04643}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="317036018"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6641,54 +6738,54 @@
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Click icon to add picture</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="629841" y="2057400"/>
             <a:ext cx="2949178" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
@@ -6730,95 +6827,95 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/27/2025</a:t>
+              <a:t>10/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{48F63A3B-78C7-47BE-AE5E-E10140E04643}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4168492299"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
@@ -6947,131 +7044,131 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>11/27/2025</a:t>
+              <a:t>10/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{48F63A3B-78C7-47BE-AE5E-E10140E04643}" type="slidenum">
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3268786961"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483673" r:id="rId1"/>
     <p:sldLayoutId id="2147483674" r:id="rId2"/>
     <p:sldLayoutId id="2147483675" r:id="rId3"/>
     <p:sldLayoutId id="2147483676" r:id="rId4"/>
     <p:sldLayoutId id="2147483677" r:id="rId5"/>
     <p:sldLayoutId id="2147483678" r:id="rId6"/>
     <p:sldLayoutId id="2147483679" r:id="rId7"/>
     <p:sldLayoutId id="2147483680" r:id="rId8"/>
     <p:sldLayoutId id="2147483681" r:id="rId9"/>
     <p:sldLayoutId id="2147483682" r:id="rId10"/>
     <p:sldLayoutId id="2147483683" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
@@ -7344,75 +7441,75 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="26A9C9"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -7547,51 +7644,51 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Picture 11" descr="Icon&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{952D1F5F-C373-4177-9CE7-E3C26944EACE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -7738,51 +7835,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBE8E1F0-334A-45C7-96CF-A2F218BC441A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="502697" y="6263445"/>
             <a:ext cx="3094965" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Maximus" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>JOB SEEKING SKILLS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="Picture 18" descr="Logo&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0896E4E-B222-8949-A4BB-C691250D26E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -8158,51 +8255,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6137ADB0-2BDB-6BCA-842E-F97B41989DFB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>© Gateway 2025</a:t>
+              <a:t>© Gateway 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1454121713"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:lum/>
@@ -8272,51 +8369,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45C1386A-3F6A-4638-94F1-B660903D66E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="502697" y="6263445"/>
             <a:ext cx="3094965" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Maximus" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>JOB SEEKING SKILLS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35" name="TextBox 34">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{018520CD-9157-7B49-A0BD-6A44236DD43A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1604211" y="600205"/>
@@ -8610,51 +8707,51 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="16" name="TextBox 15">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A0B411E-4DE8-0ABE-1528-ACF8164FF0F9}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2258291" y="1483651"/>
               <a:ext cx="4276050" cy="523220"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
@@ -8795,51 +8892,51 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="17" name="TextBox 16">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE6FB880-4706-535D-0378-E9B2858653EE}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2644196" y="2536919"/>
               <a:ext cx="3190587" cy="523220"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
@@ -8980,51 +9077,51 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="18" name="TextBox 17">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90F40A7E-93ED-1FB9-7AE6-98E050ACDA6E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2484773" y="3761188"/>
               <a:ext cx="3190587" cy="307777"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
@@ -9165,51 +9262,51 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="19" name="TextBox 18">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F98E061-850F-D587-E61A-0EF965F66538}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2484771" y="4602772"/>
               <a:ext cx="3444495" cy="523220"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
@@ -9895,51 +9992,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45C1386A-3F6A-4638-94F1-B660903D66E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="502697" y="6263445"/>
             <a:ext cx="3094965" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Maximus" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>JOB SEEKING SKILLS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35" name="TextBox 34">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{018520CD-9157-7B49-A0BD-6A44236DD43A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1604211" y="600205"/>
@@ -10306,57 +10403,57 @@
                 <a:rPr lang="en-GB" sz="1200" dirty="0">
                   <a:latin typeface="Comic Sans MS" panose="030F0902030302020204" pitchFamily="66" charset="0"/>
                   <a:cs typeface="Simplified Arabic Fixed"/>
                 </a:rPr>
                 <a:t>Mon-Fri with an hour for lunch?</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Graphic 2" descr="Wallet with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77906D93-8AB4-2170-6BE7-9C6E8AF8CF0B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="358426" y="812641"/>
             <a:ext cx="2787290" cy="2787290"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="TextBox 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18EC11B9-3A10-FD5E-7F5A-D4E7E34BA9AF}"/>
               </a:ext>
             </a:extLst>
@@ -10579,87 +10676,87 @@
             <a:endParaRPr lang="en-US" sz="1600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:ea typeface="+mn-lt"/>
               <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3" descr="A picture containing dark&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8832506-3161-D0B0-92BF-9F9D9F36418B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
+          <a:blip r:embed="rId12">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2995691" y="1927302"/>
             <a:ext cx="864466" cy="786522"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Picture 20" descr="A picture containing dark&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E89C423-4C41-89CF-3221-C830923093B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
+          <a:blip r:embed="rId12">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2995691" y="3931403"/>
             <a:ext cx="864466" cy="786522"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="TextBox 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -10789,51 +10886,51 @@
             </a:solidFill>
             <a:prstDash val="dash"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="Rounded Rectangle 26">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{875086D2-0561-A740-FF5B-E746F0959418}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4041197" y="3431586"/>
             <a:ext cx="4868562" cy="1594384"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="38100">
@@ -10842,51 +10939,51 @@
             </a:solidFill>
             <a:prstDash val="dash"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1950946164"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:lum/>
           </a:blip>
@@ -11755,50 +11852,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4E4F3DB-0946-E589-B4F3-6D380D9D96DE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4375271" y="3618639"/>
             <a:ext cx="3539559" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="92D050"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>Gross pay </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>– deductions = net pay</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
@@ -12451,77 +12549,78 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-GB" sz="1200" dirty="0">
                   <a:cs typeface="Simplified Arabic Fixed"/>
                 </a:rPr>
                 <a:t>Tax rate – 20% of deducted earnings: £2,946</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr marL="171450" indent="-171450">
                 <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
                 <a:buChar char="§"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-GB" sz="1200" dirty="0">
                   <a:cs typeface="Simplified Arabic Fixed"/>
                 </a:rPr>
                 <a:t>Spread out over 52 weeks = £56.65 deducted per week</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4">
+          <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04908133-640D-4206-BD5D-3C5CD3272FE0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23133C40-0593-5808-AD0A-3D6B372CD80F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId13">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="481931">
-[...1 lines deleted...]
-            <a:ext cx="2353260" cy="1208677"/>
+          <a:xfrm rot="788404">
+            <a:off x="3636206" y="4720669"/>
+            <a:ext cx="2815059" cy="1001364"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2198841612"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
@@ -13157,114 +13256,114 @@
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="17" name="Picture 16" descr="A picture containing text&#10;&#10;Description automatically generated">
+          <p:cNvPr id="14" name="Picture 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84EF558E-BDAB-A6C9-73D4-89A9D450C629}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{763C7EE2-1050-0CD9-684C-65398B6653A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="616978" y="1201698"/>
+            <a:ext cx="7934608" cy="4919939"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Picture 16" descr="A picture containing text&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84EF558E-BDAB-A6C9-73D4-89A9D450C629}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7583978" y="40519"/>
             <a:ext cx="1220486" cy="1519481"/>
-          </a:xfrm>
-[...34 lines deleted...]
-            <a:ext cx="7952861" cy="4798306"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33" name="TextBox 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45C1386A-3F6A-4638-94F1-B660903D66E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="502697" y="6263445"/>
             <a:ext cx="3094965" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -13431,51 +13530,51 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="598950" y="348070"/>
             <a:ext cx="809472" cy="794053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="TextBox 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEBF6797-ED6E-EBEB-DB78-F8629E8D3D94}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1515462" y="2433442"/>
+            <a:off x="1515462" y="2443490"/>
             <a:ext cx="1257524" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1400" b="1" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="FFFF00"/>
                 </a:highlight>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>BB745326A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -13513,73 +13612,73 @@
               <a:rPr lang="en-GB" sz="1400" b="1" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="CC99FF"/>
                 </a:highlight>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>What you can earn before taxation: 12,500</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="TextBox 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55E17501-A69D-01E3-CA68-D93A8A657773}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4892996" y="2037983"/>
+            <a:off x="4892996" y="2058079"/>
             <a:ext cx="1257524" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1400" b="1" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="00FF00"/>
                 </a:highlight>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
-              <a:t>1250L</a:t>
+              <a:t>1257L</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="TextBox 25">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2366245E-FE48-9CE8-8DD8-A1ADA37C2653}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3220840" y="5021904"/>
             <a:ext cx="1257524" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -13617,51 +13716,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3223532" y="5435949"/>
             <a:ext cx="1257524" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1400" b="1" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="FFFF00"/>
                 </a:highlight>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
-              <a:t>518.11</a:t>
+              <a:t>514.11</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="11" name="Group 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{543DE724-D652-4B5E-DC2D-0D302A13DC32}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="4490890" y="3243054"/>
             <a:ext cx="1274813" cy="507528"/>
             <a:chOff x="4794063" y="3560546"/>
             <a:chExt cx="1274813" cy="507528"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
@@ -13802,51 +13901,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7299252" y="5090594"/>
             <a:ext cx="1257524" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1400" b="1" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="FF00FF"/>
                 </a:highlight>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
-              <a:t>2086.20</a:t>
+              <a:t>1,038.00</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3199668945"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
@@ -14452,51 +14551,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45C1386A-3F6A-4638-94F1-B660903D66E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="502697" y="6263445"/>
             <a:ext cx="3094965" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Maximus" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>JOB SEEKING SKILLS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="32" name="Picture 31" descr="A picture containing sunset, nature, flock, bright&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C249EDA-09E1-8148-A9F1-E791657CDEE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -14754,51 +14853,51 @@
               </a:solidFill>
               <a:prstDash val="dash"/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="10" name="TextBox 9">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54282E52-911C-4A6A-8871-2D0828B205DB}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4349913" y="6161468"/>
               <a:ext cx="2278126" cy="329124"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
@@ -15331,72 +15430,72 @@
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD734012-898E-13A2-7C93-F83AC59FBBE4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7686136" y="1624228"/>
+            <a:off x="7686136" y="1634276"/>
             <a:ext cx="759124" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>2025</a:t>
+              <a:t>2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3321875334"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="26A9C9"/>
         </a:solidFill>
@@ -15546,51 +15645,51 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Picture 11" descr="Icon&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{952D1F5F-C373-4177-9CE7-E3C26944EACE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -15609,51 +15708,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBE8E1F0-334A-45C7-96CF-A2F218BC441A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="502697" y="6263445"/>
             <a:ext cx="3094965" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Maximus" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>JOB SEEKING SKILLS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rounded Rectangle 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D04DBCFD-AD98-DA43-828F-1E783DD24FC5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4468287" y="1352008"/>
@@ -15668,238 +15767,238 @@
               <a:srgbClr val="FF9300"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE895FBC-21B8-6643-B459-576EF1866424}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1084845" y="2747002"/>
             <a:ext cx="2810431" cy="769441"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="4400">
+              <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Reprise Title Std" panose="02000000000000000000" pitchFamily="2" charset="77"/>
               </a:rPr>
               <a:t>Questions ?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Graphic 15" descr="Thought with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7402D460-6E42-E24B-8B13-84FD35848864}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5039813" y="2052262"/>
             <a:ext cx="2772102" cy="2772102"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Graphic 16" descr="Question Mark with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EACB109-8011-3741-8D79-36C2A0665AB8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5872965" y="2467752"/>
             <a:ext cx="735725" cy="735725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 9" descr="Logo&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36057661-3D18-0348-81E8-E852C59320C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7420817" y="6263445"/>
             <a:ext cx="1220486" cy="390556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26B72AAC-8AFC-9FBA-74F4-6C8E3CAD871E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>© Gateway 2025</a:t>
+              <a:t>© Gateway 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4024304696"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office Theme">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -16740,95 +16839,95 @@
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4235EC84-4C5B-4D5C-808A-E6C20CB46DB8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="50bbd1c0-476f-492f-837b-8878e2dd1eba"/>
     <ds:schemaRef ds:uri="3072b28c-77ff-4c28-a70b-2fb5f59c378a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>3793</Words>
+  <Words>3802</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>288</Paragraphs>
   <Slides>9</Slides>
   <Notes>9</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="22" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Reprise Title Std</vt:lpstr>
+      <vt:lpstr>Simplified Arabic Fixed</vt:lpstr>
+      <vt:lpstr>Stencil</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Franklin Gothic Demi</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Comic Sans MS</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Bradley Hand ITC</vt:lpstr>
-      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Maximus</vt:lpstr>
       <vt:lpstr>Franklin Gothic Book</vt:lpstr>
-      <vt:lpstr>Reprise Title Std</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Maximus</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Personal Development Award National 4</dc:title>