--- v0 (2025-11-25)
+++ v1 (2026-10-24)
@@ -484,77 +484,77 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
-    <p:restoredTop sz="72121" autoAdjust="0"/>
+    <p:restoredTop sz="75503" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="80" d="100"/>
           <a:sy n="80" d="100"/>
         </p:scale>
-        <p:origin x="1602" y="78"/>
+        <p:origin x="1908" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
-      <p:origin x="0" y="0"/>
+      <p:origin x="0" y="-48"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.fntdata"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.fntdata"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/ink/ink1.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
@@ -903,51 +903,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E1F95A12-D60B-4022-889A-D6FDB95E766F}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>10/17/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1175,51 +1175,51 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gov.uk/find-a-job" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.myworldofwork.co.uk/search-job" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gov.uk/find-a-job" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.myworldofwork.co.uk/search-jobs" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.appre/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2461,100 +2461,52 @@
           </a:p>
           <a:p>
             <a:pPr rtl="0" fontAlgn="base"/>
             <a:endParaRPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr rtl="0" fontAlgn="base"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>There are sites specifically for Modern Apprenticeship opportunities. </a:t>
-[...48 lines deleted...]
-            </a:pPr>
+              <a:t>There are sites specifically for Modern Apprenticeship opportunities including </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Apprenticeship.scot</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
@@ -2577,104 +2529,50 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>) allows you to search for Graduate Apprenticeships as well as Modern Apprenticeships by job category. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" rtl="0" fontAlgn="base">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450" rtl="0" fontAlgn="base">
-[...52 lines deleted...]
-          <a:p>
             <a:pPr rtl="0" fontAlgn="base"/>
             <a:endParaRPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr rtl="0" fontAlgn="base"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Task 2 </a:t>
             </a:r>
@@ -2732,51 +2630,75 @@
               </a:rPr>
               <a:t>In </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Activity 3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>you will have a look at these two sites and have a look at what may interest you in your local area. </a:t>
+              <a:t>you will have a look at </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Apprenticeship.scot</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> and have a look at what may interest you in your local area. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="1" u="none" strike="noStrike" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>(You can download Activity 3 worksheet to hand out.)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr rtl="0" fontAlgn="base"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
@@ -3413,51 +3335,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/17/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3583,51 +3505,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/17/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3763,51 +3685,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/17/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3933,51 +3855,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/17/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4177,51 +4099,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/17/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4409,51 +4331,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/17/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4776,51 +4698,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/17/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4894,51 +4816,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/17/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4989,51 +4911,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/17/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5266,51 +5188,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/17/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5523,51 +5445,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/17/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5740,51 +5662,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C764DE79-268F-4C1A-8933-263129D2AF90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10/17/2025</a:t>
+              <a:t>10/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -6137,67 +6059,67 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/contact-jobcentre-plus" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.myworldofwork.co.uk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.myjobscotland.gov.uk/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink6.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink3.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink5.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink9.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.myjobscotland.gov.uk/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink6.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink3.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink5.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink9.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scottishwater.co.uk/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baesystems.com/en/careers/careers-in-the-uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://earlycareers.scot/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.networkrail.co.uk/careers/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apprenticeships.scot/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.networkrail.co.uk/careers/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scottishwater.co.uk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baesystems.com/en/careers/careers-in-the-uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apprenticeships.scot/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.totaljobs.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reed.co.uk/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.indeed.com/?from=gnav-jobsearch--indeedmobile" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adzuna.co.uk/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scotjobsnet.co.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.s1jobs.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.totaljobs.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reed.co.uk/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.indeed.com/?from=gnav-jobsearch--indeedmobile" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adzuna.co.uk/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scotjobsnet.co.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.s1jobs.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="26A9C9"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -8214,162 +8136,162 @@
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:latin typeface="Bradley Hand ITC" panose="03070402050302030203" pitchFamily="66" charset="77"/>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>Where?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Graphic 10" descr="Head with gears with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7171D732-A971-3F41-9CFE-4E84515B5D93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1474161" y="3342309"/>
             <a:ext cx="1080514" cy="1080514"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="24" name="Picture 23" descr="A picture containing dark&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6DD5500-7610-BB4B-8DCE-1871CEC0534E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip r:embed="rId13">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2829059" y="3205201"/>
             <a:ext cx="851472" cy="774700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="27" name="Picture 26" descr="A picture containing indoor, computer, white, dark&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8576CC0-8EFB-4F47-B3B6-03BD13508283}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15">
+          <a:blip r:embed="rId14">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3640689" y="3201181"/>
             <a:ext cx="1790700" cy="1358900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="35" name="Picture 34" descr="A picture containing dark&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{559AD412-72F8-314F-8534-4B78B396065D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip r:embed="rId13">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16385385">
             <a:off x="4449901" y="2052995"/>
             <a:ext cx="580601" cy="528252"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="36" name="TextBox 35">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -8464,87 +8386,87 @@
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="Bradley Hand ITC" panose="03070402050302030203" pitchFamily="66" charset="77"/>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>Company website</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="30" name="Picture 29" descr="A picture containing outdoor object, night sky&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3EB4454-218C-2149-9544-8ED088168E19}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16">
+          <a:blip r:embed="rId15">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3535293" y="1418253"/>
             <a:ext cx="494397" cy="502569"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="40" name="Picture 39" descr="A picture containing dark&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30CF46AC-7C6F-DE4D-9931-08A323F1E8CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip r:embed="rId13">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5608994" y="1504609"/>
             <a:ext cx="558779" cy="508397"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="41" name="TextBox 40">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -8597,51 +8519,51 @@
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Bradley Hand ITC" panose="03070402050302030203" pitchFamily="66" charset="77"/>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>website?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="42" name="Picture 41" descr="A picture containing dark&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E329044D-BC7A-2948-9DA7-8AA8C73DD5A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip r:embed="rId13">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="7379538" y="2224907"/>
             <a:ext cx="580601" cy="528252"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="43" name="TextBox 42">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -8701,51 +8623,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="38" name="Group 37">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6E9AC1A-940D-A843-B85B-EA3387C33D33}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm rot="20681749">
             <a:off x="5625929" y="4048559"/>
             <a:ext cx="763680" cy="927236"/>
             <a:chOff x="5608745" y="3622291"/>
             <a:chExt cx="763680" cy="927236"/>
           </a:xfrm>
         </p:grpSpPr>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <mc:Choice Requires="p14">
-            <p:contentPart p14:bwMode="auto" r:id="rId17">
+            <p:contentPart p14:bwMode="auto" r:id="rId16">
               <p14:nvContentPartPr>
                 <p14:cNvPr id="31" name="Ink 30">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37658CC3-0A1C-DB45-9AAE-7BAC9316FCB5}"/>
                     </a:ext>
                   </a:extLst>
                 </p14:cNvPr>
                 <p14:cNvContentPartPr/>
                 <p14:nvPr/>
               </p14:nvContentPartPr>
               <p14:xfrm>
                 <a:off x="5608745" y="3622291"/>
                 <a:ext cx="691320" cy="862796"/>
               </p14:xfrm>
             </p:contentPart>
           </mc:Choice>
           <mc:Fallback xmlns="">
             <p:pic>
               <p:nvPicPr>
                 <p:cNvPr id="31" name="Ink 30">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37658CC3-0A1C-DB45-9AAE-7BAC9316FCB5}"/>
                     </a:ext>
@@ -9412,206 +9334,162 @@
             <a:ext cx="3419939" cy="1624780"/>
             <a:chOff x="3053620" y="1430464"/>
             <a:chExt cx="3419939" cy="1624780"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5" name="Cloud 4">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6743B9C9-77C7-FF4A-B355-964B72161D97}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3053620" y="1453759"/>
               <a:ext cx="3410997" cy="1563022"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
-                <a:gd name="connsiteX0" fmla="*/ 307937 w 3410997"/>
-[...86 lines deleted...]
-                <a:gd name="connsiteY21" fmla="*/ 519921 h 1563022"/>
+                <a:gd name="csX0" fmla="*/ 370551 w 3410997"/>
+                <a:gd name="csY0" fmla="*/ 947111 h 1563022"/>
+                <a:gd name="csX1" fmla="*/ 170549 w 3410997"/>
+                <a:gd name="csY1" fmla="*/ 918275 h 1563022"/>
+                <a:gd name="csX2" fmla="*/ 547022 w 3410997"/>
+                <a:gd name="csY2" fmla="*/ 1262682 h 1563022"/>
+                <a:gd name="csX3" fmla="*/ 459537 w 3410997"/>
+                <a:gd name="csY3" fmla="*/ 1276467 h 1563022"/>
+                <a:gd name="csX4" fmla="*/ 1301074 w 3410997"/>
+                <a:gd name="csY4" fmla="*/ 1414317 h 1563022"/>
+                <a:gd name="csX5" fmla="*/ 1248330 w 3410997"/>
+                <a:gd name="csY5" fmla="*/ 1351362 h 1563022"/>
+                <a:gd name="csX6" fmla="*/ 2276129 w 3410997"/>
+                <a:gd name="csY6" fmla="*/ 1257328 h 1563022"/>
+                <a:gd name="csX7" fmla="*/ 2255048 w 3410997"/>
+                <a:gd name="csY7" fmla="*/ 1326397 h 1563022"/>
+                <a:gd name="csX8" fmla="*/ 2694766 w 3410997"/>
+                <a:gd name="csY8" fmla="*/ 830500 h 1563022"/>
+                <a:gd name="csX9" fmla="*/ 2951459 w 3410997"/>
+                <a:gd name="csY9" fmla="*/ 1088688 h 1563022"/>
+                <a:gd name="csX10" fmla="*/ 3300297 w 3410997"/>
+                <a:gd name="csY10" fmla="*/ 555524 h 1563022"/>
+                <a:gd name="csX11" fmla="*/ 3185965 w 3410997"/>
+                <a:gd name="csY11" fmla="*/ 652344 h 1563022"/>
+                <a:gd name="csX12" fmla="*/ 3025996 w 3410997"/>
+                <a:gd name="csY12" fmla="*/ 196318 h 1563022"/>
+                <a:gd name="csX13" fmla="*/ 3031997 w 3410997"/>
+                <a:gd name="csY13" fmla="*/ 242051 h 1563022"/>
+                <a:gd name="csX14" fmla="*/ 2295948 w 3410997"/>
+                <a:gd name="csY14" fmla="*/ 142987 h 1563022"/>
+                <a:gd name="csX15" fmla="*/ 2354535 w 3410997"/>
+                <a:gd name="csY15" fmla="*/ 84663 h 1563022"/>
+                <a:gd name="csX16" fmla="*/ 1748214 w 3410997"/>
+                <a:gd name="csY16" fmla="*/ 170774 h 1563022"/>
+                <a:gd name="csX17" fmla="*/ 1776560 w 3410997"/>
+                <a:gd name="csY17" fmla="*/ 120482 h 1563022"/>
+                <a:gd name="csX18" fmla="*/ 1105415 w 3410997"/>
+                <a:gd name="csY18" fmla="*/ 187852 h 1563022"/>
+                <a:gd name="csX19" fmla="*/ 1208061 w 3410997"/>
+                <a:gd name="csY19" fmla="*/ 236624 h 1563022"/>
+                <a:gd name="csX20" fmla="*/ 325860 w 3410997"/>
+                <a:gd name="csY20" fmla="*/ 571262 h 1563022"/>
+                <a:gd name="csX21" fmla="*/ 307937 w 3410997"/>
+                <a:gd name="csY21" fmla="*/ 519921 h 1563022"/>
               </a:gdLst>
               <a:ahLst/>
               <a:cxnLst>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                  <a:pos x="csX0" y="csY0"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                  <a:pos x="csX1" y="csY1"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                  <a:pos x="csX2" y="csY2"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                  <a:pos x="csX3" y="csY3"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                  <a:pos x="csX4" y="csY4"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX5" y="connsiteY5"/>
+                  <a:pos x="csX5" y="csY5"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX6" y="connsiteY6"/>
+                  <a:pos x="csX6" y="csY6"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX7" y="connsiteY7"/>
+                  <a:pos x="csX7" y="csY7"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX8" y="connsiteY8"/>
+                  <a:pos x="csX8" y="csY8"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX9" y="connsiteY9"/>
+                  <a:pos x="csX9" y="csY9"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX10" y="connsiteY10"/>
+                  <a:pos x="csX10" y="csY10"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX11" y="connsiteY11"/>
+                  <a:pos x="csX11" y="csY11"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX12" y="connsiteY12"/>
+                  <a:pos x="csX12" y="csY12"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX13" y="connsiteY13"/>
+                  <a:pos x="csX13" y="csY13"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX14" y="connsiteY14"/>
+                  <a:pos x="csX14" y="csY14"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX15" y="connsiteY15"/>
+                  <a:pos x="csX15" y="csY15"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX16" y="connsiteY16"/>
+                  <a:pos x="csX16" y="csY16"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX17" y="connsiteY17"/>
+                  <a:pos x="csX17" y="csY17"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX18" y="connsiteY18"/>
+                  <a:pos x="csX18" y="csY18"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX19" y="connsiteY19"/>
+                  <a:pos x="csX19" y="csY19"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX20" y="connsiteY20"/>
+                  <a:pos x="csX20" y="csY20"/>
                 </a:cxn>
                 <a:cxn ang="0">
-                  <a:pos x="connsiteX21" y="connsiteY21"/>
+                  <a:pos x="csX21" y="csY21"/>
                 </a:cxn>
               </a:cxnLst>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="3410997" h="1563022" fill="none" extrusionOk="0">
                   <a:moveTo>
                     <a:pt x="307937" y="519921"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="277908" y="439088"/>
                     <a:pt x="318971" y="299591"/>
                     <a:pt x="443982" y="249902"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="675873" y="154227"/>
                     <a:pt x="887042" y="60536"/>
                     <a:pt x="1105810" y="188213"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="1294092" y="68285"/>
                     <a:pt x="1552180" y="5226"/>
                     <a:pt x="1773086" y="124173"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="1814133" y="90714"/>
@@ -11279,105 +11157,50 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="205462">
             <a:off x="4956972" y="1806818"/>
             <a:ext cx="3576681" cy="968880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Rounded Rectangle 33">
-[...53 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="24" name="Rounded Rectangle 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB386DE9-38D7-FD48-ABBC-8F621466B921}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="694056" y="1351127"/>
             <a:ext cx="3529276" cy="1671981"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="25400">
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
@@ -11604,73 +11427,73 @@
           <p:cNvPr id="18" name="Picture 17" descr="A picture containing sunset, nature, flock, bright&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB4E5465-01E3-E24B-B081-CD19D9DFA364}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect r="11376" b="2586"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6492191" y="5489419"/>
-            <a:ext cx="2418071" cy="545962"/>
+            <a:off x="1615423" y="3924350"/>
+            <a:ext cx="2418071" cy="726671"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rounded Rectangle 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7397C7BA-07FB-1E47-90F2-DC3726D00F6D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5827777" y="5324037"/>
+            <a:off x="922381" y="3861056"/>
             <a:ext cx="3206496" cy="823015"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="dash"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
@@ -11679,153 +11502,153 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="TextBox 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4938E447-EDE4-4949-92A5-7898FB56D723}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6712073" y="5524433"/>
-            <a:ext cx="2198188" cy="523220"/>
+            <a:off x="1800996" y="3934879"/>
+            <a:ext cx="2198188" cy="738664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
               </a:rPr>
               <a:t>Activity 3: Search </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Simplified Arabic Fixed" panose="02070309020205020404" pitchFamily="49" charset="-78"/>
               </a:rPr>
-              <a:t>and compare</a:t>
+              <a:t>for an apprenticeship</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="22" name="Picture 21" descr="Icon&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{564A4698-D090-184A-B37E-92C2020EA180}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5801622" y="5489419"/>
+            <a:off x="883894" y="4039368"/>
             <a:ext cx="823015" cy="823015"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3" descr="Text&#10;&#10;Description automatically generated with low confidence">
             <a:hlinkClick r:id="rId9"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F8FA8E8-ACCE-F54F-9643-9FEFA74BE29B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="883894" y="1400933"/>
+            <a:off x="883894" y="1397590"/>
             <a:ext cx="3149600" cy="863600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="TextBox 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3185833E-C845-464D-97DB-92B6F8062C16}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="694056" y="2414850"/>
             <a:ext cx="3529276" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -11852,175 +11675,139 @@
             </a:r>
             <a:br>
               <a:rPr lang="en-GB" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Apprenticeships by job category </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5" descr="A picture containing logo&#10;&#10;Description automatically generated">
+          <p:cNvPr id="11" name="Picture 10" descr="A glass of water&#10;&#10;Description automatically generated with medium confidence">
             <a:hlinkClick r:id="rId11"/>
-            <a:extLst>
-[...34 lines deleted...]
-            <a:hlinkClick r:id="rId13"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83B3BA7F-C48C-0543-90D0-DA74C9BACDAD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
+          <a:blip r:embed="rId12">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="205462">
             <a:off x="5032097" y="2939667"/>
             <a:ext cx="1463831" cy="697714"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Picture 14" descr="Chart, funnel chart&#10;&#10;Description automatically generated">
-            <a:hlinkClick r:id="rId15"/>
+            <a:hlinkClick r:id="rId13"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BBEE13F-5297-3940-97F8-11C53D079DC3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16">
+          <a:blip r:embed="rId14">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="205462">
             <a:off x="6704821" y="2939667"/>
             <a:ext cx="1701800" cy="800100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="26" name="Picture 25">
-            <a:hlinkClick r:id="rId17"/>
+            <a:hlinkClick r:id="rId15"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB5418AD-8479-2243-89FC-6D59D0B581D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId18">
+          <a:blip r:embed="rId16">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="205462">
             <a:off x="5663605" y="3855218"/>
             <a:ext cx="2413000" cy="368300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="TextBox 36">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -12126,313 +11913,207 @@
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="85000"/>
                     <a:lumOff val="15000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Simplified Arabic Fixed"/>
               </a:rPr>
               <a:t>Search for:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...104 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA15977A-96D1-C453-09FB-46C35DF15CC8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId19"/>
+          <a:blip r:embed="rId17"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7533957" y="6287135"/>
             <a:ext cx="1228725" cy="400050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Group 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4921C4F1-E91D-4A82-840E-DDC58E95ABF5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="5079305"/>
+            <a:off x="1474161" y="5040695"/>
             <a:ext cx="5565810" cy="1403457"/>
             <a:chOff x="833375" y="5182811"/>
             <a:chExt cx="5565810" cy="1403457"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="35" name="Picture 34">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80A2A363-565E-4425-BE3F-DE1D27CF96A0}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId20">
+            <a:blip r:embed="rId18">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4164996" y="5239049"/>
               <a:ext cx="2234189" cy="1347219"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:effectLst>
               <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                 <a:prstClr val="black">
                   <a:alpha val="40000"/>
                 </a:prstClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="14" name="Picture 13" descr="Background pattern&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77512213-88E8-A746-EA6F-8812858A9E0B}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
-            <a:blip r:embed="rId21">
+            <a:blip r:embed="rId19">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect t="42871" b="-1"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="1426581" y="4589605"/>
               <a:ext cx="1021685" cy="2208097"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="16" name="Picture 15" descr="A picture containing outdoor object, night sky&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F1D5D5A-8E62-508A-7B75-0455FC4DD534}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId22">
+            <a:blip r:embed="rId20">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
-              <a:off x="3142392" y="5378800"/>
+              <a:off x="3084332" y="5295644"/>
               <a:ext cx="910539" cy="925589"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="23" name="TextBox 22">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A49E870-6C13-D176-1523-9D74A17CD7FB}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4164995" y="5635601"/>
               <a:ext cx="2234190" cy="738664"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
@@ -13849,129 +13530,129 @@
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:latin typeface="Reprise Title Std" panose="02000000000000000000" pitchFamily="2" charset="77"/>
               </a:rPr>
               <a:t>Questions ?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Graphic 15" descr="Thought with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7402D460-6E42-E24B-8B13-84FD35848864}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5039813" y="2052262"/>
             <a:ext cx="2772102" cy="2772102"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Graphic 16" descr="Question Mark with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EACB109-8011-3741-8D79-36C2A0665AB8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5872965" y="2467752"/>
             <a:ext cx="735725" cy="735725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10C3FEDC-7C9C-132F-4D69-E8C54F3C466E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7533957" y="6287135"/>
             <a:ext cx="1228725" cy="400050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625297CD-379B-8153-1984-D9E6A7DC7C68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -14557,50 +14238,61 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="50bbd1c0-476f-492f-837b-8878e2dd1eba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3072b28c-77ff-4c28-a70b-2fb5f59c378a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010076D4B49E15B1BE47974D400D412D1E04" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="82ce09edcab59279908f99933d320e70">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="50bbd1c0-476f-492f-837b-8878e2dd1eba" xmlns:ns3="3072b28c-77ff-4c28-a70b-2fb5f59c378a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="768486b749d5c9f150f60f5a5384def6" ns2:_="" ns3:_="">
     <xsd:import namespace="50bbd1c0-476f-492f-837b-8878e2dd1eba"/>
     <xsd:import namespace="3072b28c-77ff-4c28-a70b-2fb5f59c378a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -14759,161 +14451,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C9A634E-7ACB-4CEB-A015-32D6A70E2AA7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="50bbd1c0-476f-492f-837b-8878e2dd1eba"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="3072b28c-77ff-4c28-a70b-2fb5f59c378a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87C13478-1615-4FD1-A1DE-4646480BF2C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="3072b28c-77ff-4c28-a70b-2fb5f59c378a"/>
     <ds:schemaRef ds:uri="50bbd1c0-476f-492f-837b-8878e2dd1eba"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C73F614A-E661-486E-94CD-919FE973C1AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>1072</Words>
+  <Words>1033</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>122</Paragraphs>
+  <Paragraphs>115</Paragraphs>
   <Slides>7</Slides>
   <Notes>7</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="18" baseType="lpstr">
+      <vt:lpstr>Reprise Title Std</vt:lpstr>
+      <vt:lpstr>Bradley Hand ITC</vt:lpstr>
       <vt:lpstr>Maximus</vt:lpstr>
+      <vt:lpstr>Comic Sans MS</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Simplified Arabic Fixed</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Stencil</vt:lpstr>
-      <vt:lpstr>Comic Sans MS</vt:lpstr>
-      <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Century Gothic</vt:lpstr>
-      <vt:lpstr>Simplified Arabic Fixed</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Reprise Title Std</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:subject/>
   <dc:creator>Marian Hester</dc:creator>